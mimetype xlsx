--- v0 (2026-02-17)
+++ v1 (2026-06-05)
@@ -10,128 +10,203 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
     <t>dap-thredds-download</t>
   </si>
   <si>
-    <t>1.6 PiB</t>
+    <t>4.4 PiB</t>
   </si>
   <si>
     <t>cci-thredds-download</t>
   </si>
   <si>
-    <t>5.9 TiB</t>
+    <t>31.6 TiB</t>
+  </si>
+  <si>
+    <t>ftp2.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>3.1 PiB</t>
+  </si>
+  <si>
+    <t>dbrowser</t>
+  </si>
+  <si>
+    <t>128.8 TiB</t>
+  </si>
+  <si>
+    <t>pydap-download</t>
+  </si>
+  <si>
+    <t>102.0 TiB</t>
+  </si>
+  <si>
+    <t>ftp3.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>1.7 PiB</t>
+  </si>
+  <si>
+    <t>cci-thredds-subset</t>
+  </si>
+  <si>
+    <t>32.2 TiB</t>
+  </si>
+  <si>
+    <t>anon-ftp2.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>421.8 TiB</t>
+  </si>
+  <si>
+    <t>wms</t>
+  </si>
+  <si>
+    <t>7.0 GiB</t>
+  </si>
+  <si>
+    <t>wcs</t>
+  </si>
+  <si>
+    <t>1.8 TiB</t>
+  </si>
+  <si>
+    <t>ftp1.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>650.9 TiB</t>
+  </si>
+  <si>
+    <t>anon-ftp1.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>136.1 TiB</t>
+  </si>
+  <si>
+    <t>dbrowser-mget</t>
+  </si>
+  <si>
+    <t>22.8 TiB</t>
   </si>
   <si>
     <t>anon-ftp3.ceda.ac.uk</t>
   </si>
   <si>
-    <t>139.2 TiB</t>
-[...5 lines deleted...]
-    <t>3.2 TiB</t>
+    <t>341.8 TiB</t>
   </si>
   <si>
     <t>dap-thredds-subset</t>
   </si>
   <si>
-    <t>11.1 TiB</t>
-[...23 lines deleted...]
-    <t>105.8 GiB</t>
+    <t>27.2 TiB</t>
+  </si>
+  <si>
+    <t>pydap-zipped</t>
+  </si>
+  <si>
+    <t>6.8 TiB</t>
+  </si>
+  <si>
+    <t>sparc-ftp1.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>2.5 TiB</t>
+  </si>
+  <si>
+    <t>naplot</t>
+  </si>
+  <si>
+    <t>24.5 GiB</t>
+  </si>
+  <si>
+    <t>dbrowser-excel</t>
+  </si>
+  <si>
+    <t>15.0 GiB</t>
+  </si>
+  <si>
+    <t>pydap-subset</t>
+  </si>
+  <si>
+    <t>307.9 GiB</t>
   </si>
   <si>
     <t>sparc-ftp2.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>789.7 GiB</t>
+  </si>
+  <si>
+    <t>ukmoplot</t>
+  </si>
+  <si>
+    <t>127.3 MiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -423,313 +498,589 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="5" width="17.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>8770995</v>
+        <v>13280862</v>
       </c>
       <c r="C2">
-        <v>8403</v>
+        <v>9806</v>
       </c>
       <c r="D2">
-        <v>168538249</v>
+        <v>430778710</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="G2">
-        <v>17729404</v>
+        <v>27088972</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>278571</v>
+        <v>777922</v>
       </c>
       <c r="C3">
-        <v>371</v>
+        <v>475</v>
       </c>
       <c r="D3">
-        <v>491016</v>
+        <v>2231225</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>156</v>
+        <v>217</v>
       </c>
       <c r="G3">
-        <v>300824</v>
+        <v>901688</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
-        <v>546</v>
+        <v>3641</v>
       </c>
       <c r="C4">
-        <v>467</v>
+        <v>5177</v>
       </c>
       <c r="D4">
-        <v>6768906</v>
+        <v>58398571</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="G4">
-        <v>7870</v>
+        <v>294380</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>621</v>
+        <v>44462</v>
       </c>
       <c r="C5">
-        <v>279</v>
+        <v>4385</v>
       </c>
       <c r="D5">
-        <v>13397415</v>
+        <v>3371421</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
-        <v>40</v>
+        <v>173</v>
       </c>
       <c r="G5">
-        <v>3885</v>
+        <v>203953</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6">
-        <v>795</v>
+        <v>20007</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>4050</v>
       </c>
       <c r="D6">
-        <v>10223759</v>
+        <v>5499413</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6">
-        <v>67</v>
+        <v>151</v>
       </c>
       <c r="G6">
-        <v>1645</v>
+        <v>112359</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>2383</v>
       </c>
       <c r="C7">
-        <v>7</v>
+        <v>4768</v>
       </c>
       <c r="D7">
-        <v>54620</v>
+        <v>127808136</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="G7">
-        <v>935</v>
+        <v>69505</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>20</v>
+        <v>2021</v>
       </c>
       <c r="C8">
-        <v>10</v>
+        <v>402</v>
       </c>
       <c r="D8">
-        <v>41033</v>
+        <v>113865405</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="G8">
-        <v>725</v>
+        <v>52573</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9">
-        <v>46</v>
+        <v>3192</v>
       </c>
       <c r="C9">
-        <v>9</v>
+        <v>652</v>
       </c>
       <c r="D9">
-        <v>3031</v>
+        <v>25984387</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="G9">
-        <v>50</v>
+        <v>26501</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>12</v>
+        <v>236</v>
       </c>
       <c r="C10">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="D10">
-        <v>16832</v>
+        <v>936735</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="G10">
-        <v>13</v>
+        <v>22545</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="D11">
-        <v>834687</v>
+        <v>573376</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F11">
         <v>5</v>
       </c>
       <c r="G11">
-        <v>13</v>
+        <v>15898</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12">
+        <v>416</v>
+      </c>
+      <c r="C12">
+        <v>1699</v>
+      </c>
+      <c r="D12">
+        <v>12473246</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12">
+        <v>47</v>
+      </c>
+      <c r="G12">
+        <v>15207</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13">
+        <v>5201</v>
+      </c>
+      <c r="C13">
+        <v>339</v>
+      </c>
+      <c r="D13">
+        <v>18644063</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13">
+        <v>118</v>
+      </c>
+      <c r="G13">
+        <v>14050</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>4056</v>
+      </c>
+      <c r="C14">
+        <v>1782</v>
+      </c>
+      <c r="D14">
+        <v>6993824</v>
+      </c>
+      <c r="E14" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14">
+        <v>102</v>
+      </c>
+      <c r="G14">
+        <v>12586</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15">
+        <v>923</v>
+      </c>
+      <c r="C15">
+        <v>555</v>
+      </c>
+      <c r="D15">
+        <v>12815481</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15">
+        <v>49</v>
+      </c>
+      <c r="G15">
+        <v>11233</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16">
+        <v>7162</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16">
+        <v>18279459</v>
+      </c>
+      <c r="E16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16">
+        <v>104</v>
+      </c>
+      <c r="G16">
+        <v>10071</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17">
+        <v>1978</v>
+      </c>
+      <c r="C17">
+        <v>771</v>
+      </c>
+      <c r="D17">
+        <v>21415</v>
+      </c>
+      <c r="E17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17">
+        <v>82</v>
+      </c>
+      <c r="G17">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18">
+        <v>1914</v>
+      </c>
+      <c r="C18">
+        <v>11</v>
+      </c>
+      <c r="D18">
+        <v>4664890</v>
+      </c>
+      <c r="E18" t="s">
+        <v>40</v>
+      </c>
+      <c r="F18">
+        <v>81</v>
+      </c>
+      <c r="G18">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19">
+        <v>873</v>
+      </c>
+      <c r="C19">
+        <v>417</v>
+      </c>
+      <c r="D19">
+        <v>16194</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19">
+        <v>61</v>
+      </c>
+      <c r="G19">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20">
+        <v>397</v>
+      </c>
+      <c r="C20">
+        <v>657</v>
+      </c>
+      <c r="D20">
+        <v>75140</v>
+      </c>
+      <c r="E20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20">
+        <v>33</v>
+      </c>
+      <c r="G20">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21">
+        <v>719</v>
+      </c>
+      <c r="C21">
+        <v>315</v>
+      </c>
+      <c r="D21">
+        <v>40829</v>
+      </c>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21">
+        <v>65</v>
+      </c>
+      <c r="G21">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>230</v>
+      </c>
+      <c r="C22">
+        <v>11</v>
+      </c>
+      <c r="D22">
+        <v>1900268</v>
+      </c>
+      <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22">
+        <v>34</v>
+      </c>
+      <c r="G22">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23">
+        <v>119</v>
+      </c>
+      <c r="C23">
+        <v>5</v>
+      </c>
+      <c r="D23">
+        <v>701</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>