--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -36,135 +36,135 @@
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
     <t>dap-thredds-download</t>
   </si>
   <si>
-    <t>4.4 PiB</t>
+    <t>4.7 PiB</t>
   </si>
   <si>
     <t>cci-thredds-download</t>
   </si>
   <si>
-    <t>31.6 TiB</t>
+    <t>32.1 TiB</t>
   </si>
   <si>
     <t>ftp2.ceda.ac.uk</t>
   </si>
   <si>
     <t>3.1 PiB</t>
   </si>
   <si>
     <t>dbrowser</t>
   </si>
   <si>
     <t>128.8 TiB</t>
   </si>
   <si>
     <t>pydap-download</t>
   </si>
   <si>
     <t>102.0 TiB</t>
   </si>
   <si>
     <t>ftp3.ceda.ac.uk</t>
   </si>
   <si>
     <t>1.7 PiB</t>
   </si>
   <si>
     <t>cci-thredds-subset</t>
   </si>
   <si>
-    <t>32.2 TiB</t>
+    <t>48.1 TiB</t>
   </si>
   <si>
     <t>anon-ftp2.ceda.ac.uk</t>
   </si>
   <si>
     <t>421.8 TiB</t>
   </si>
   <si>
     <t>wms</t>
   </si>
   <si>
-    <t>7.0 GiB</t>
+    <t>7.2 GiB</t>
   </si>
   <si>
     <t>wcs</t>
   </si>
   <si>
-    <t>1.8 TiB</t>
+    <t>1.9 TiB</t>
   </si>
   <si>
     <t>ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>650.9 TiB</t>
   </si>
   <si>
+    <t>dap-thredds-subset</t>
+  </si>
+  <si>
+    <t>37.1 TiB</t>
+  </si>
+  <si>
     <t>anon-ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>136.1 TiB</t>
   </si>
   <si>
     <t>dbrowser-mget</t>
   </si>
   <si>
     <t>22.8 TiB</t>
   </si>
   <si>
     <t>anon-ftp3.ceda.ac.uk</t>
   </si>
   <si>
-    <t>341.8 TiB</t>
-[...5 lines deleted...]
-    <t>27.2 TiB</t>
+    <t>344.3 TiB</t>
   </si>
   <si>
     <t>pydap-zipped</t>
   </si>
   <si>
     <t>6.8 TiB</t>
   </si>
   <si>
     <t>sparc-ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>2.5 TiB</t>
   </si>
   <si>
     <t>naplot</t>
   </si>
   <si>
     <t>24.5 GiB</t>
   </si>
   <si>
     <t>dbrowser-excel</t>
   </si>
   <si>
     <t>15.0 GiB</t>
   </si>
@@ -538,89 +538,89 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>13280862</v>
+        <v>13742845</v>
       </c>
       <c r="C2">
-        <v>9806</v>
+        <v>9876</v>
       </c>
       <c r="D2">
-        <v>430778710</v>
+        <v>453206703</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>241</v>
       </c>
       <c r="G2">
-        <v>27088972</v>
+        <v>28033476</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>777922</v>
+        <v>807792</v>
       </c>
       <c r="C3">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="D3">
-        <v>2231225</v>
+        <v>2312302</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>217</v>
       </c>
       <c r="G3">
-        <v>901688</v>
+        <v>944709</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
         <v>3641</v>
       </c>
       <c r="C4">
         <v>5177</v>
       </c>
       <c r="D4">
         <v>58398571</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4">
         <v>96</v>
       </c>
       <c r="G4">
         <v>294380</v>
       </c>
     </row>
@@ -676,250 +676,250 @@
       </c>
       <c r="B7">
         <v>2383</v>
       </c>
       <c r="C7">
         <v>4768</v>
       </c>
       <c r="D7">
         <v>127808136</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
         <v>77</v>
       </c>
       <c r="G7">
         <v>69505</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>2021</v>
+        <v>2184</v>
       </c>
       <c r="C8">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D8">
-        <v>113865405</v>
+        <v>135433321</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G8">
-        <v>52573</v>
+        <v>53741</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9">
         <v>3192</v>
       </c>
       <c r="C9">
         <v>652</v>
       </c>
       <c r="D9">
         <v>25984387</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
         <v>96</v>
       </c>
       <c r="G9">
         <v>26501</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C10">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D10">
-        <v>936735</v>
+        <v>955502</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G10">
-        <v>22545</v>
+        <v>22686</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11">
-        <v>573376</v>
+        <v>602555</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G11">
-        <v>15898</v>
+        <v>16081</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
         <v>416</v>
       </c>
       <c r="C12">
         <v>1699</v>
       </c>
       <c r="D12">
         <v>12473246</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12">
         <v>47</v>
       </c>
       <c r="G12">
         <v>15207</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
-        <v>5201</v>
+        <v>9618</v>
       </c>
       <c r="C13">
-        <v>339</v>
+        <v>1</v>
       </c>
       <c r="D13">
-        <v>18644063</v>
+        <v>24492428</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="G13">
-        <v>14050</v>
+        <v>14213</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>4056</v>
+        <v>5201</v>
       </c>
       <c r="C14">
-        <v>1782</v>
+        <v>339</v>
       </c>
       <c r="D14">
-        <v>6993824</v>
+        <v>18644063</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="G14">
-        <v>12586</v>
+        <v>14050</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15">
-        <v>923</v>
+        <v>4056</v>
       </c>
       <c r="C15">
-        <v>555</v>
+        <v>1782</v>
       </c>
       <c r="D15">
-        <v>12815481</v>
+        <v>6993824</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="G15">
-        <v>11233</v>
+        <v>12586</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
-        <v>7162</v>
+        <v>1023</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>562</v>
       </c>
       <c r="D16">
-        <v>18279459</v>
+        <v>13130823</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="G16">
-        <v>10071</v>
+        <v>12294</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17">
         <v>1978</v>
       </c>
       <c r="C17">
         <v>771</v>
       </c>
       <c r="D17">
         <v>21415</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17">
         <v>82</v>
       </c>
       <c r="G17">
         <v>4544</v>
       </c>
     </row>