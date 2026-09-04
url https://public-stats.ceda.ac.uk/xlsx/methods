--- v2 (2026-07-21)
+++ v3 (2026-09-04)
@@ -42,129 +42,129 @@
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
     <t>dap-thredds-download</t>
   </si>
   <si>
     <t>4.7 PiB</t>
   </si>
   <si>
     <t>cci-thredds-download</t>
   </si>
   <si>
-    <t>32.1 TiB</t>
+    <t>32.7 TiB</t>
   </si>
   <si>
     <t>ftp2.ceda.ac.uk</t>
   </si>
   <si>
     <t>3.1 PiB</t>
   </si>
   <si>
     <t>dbrowser</t>
   </si>
   <si>
     <t>128.8 TiB</t>
   </si>
   <si>
     <t>pydap-download</t>
   </si>
   <si>
     <t>102.0 TiB</t>
   </si>
   <si>
     <t>ftp3.ceda.ac.uk</t>
   </si>
   <si>
     <t>1.7 PiB</t>
   </si>
   <si>
     <t>cci-thredds-subset</t>
   </si>
   <si>
-    <t>48.1 TiB</t>
+    <t>48.3 TiB</t>
   </si>
   <si>
     <t>anon-ftp2.ceda.ac.uk</t>
   </si>
   <si>
     <t>421.8 TiB</t>
   </si>
   <si>
     <t>wms</t>
   </si>
   <si>
     <t>7.2 GiB</t>
   </si>
   <si>
     <t>wcs</t>
   </si>
   <si>
     <t>1.9 TiB</t>
   </si>
   <si>
     <t>ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>650.9 TiB</t>
   </si>
   <si>
     <t>dap-thredds-subset</t>
   </si>
   <si>
-    <t>37.1 TiB</t>
+    <t>45.7 TiB</t>
   </si>
   <si>
     <t>anon-ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>136.1 TiB</t>
   </si>
   <si>
+    <t>anon-ftp3.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>357.8 TiB</t>
+  </si>
+  <si>
     <t>dbrowser-mget</t>
   </si>
   <si>
     <t>22.8 TiB</t>
-  </si>
-[...4 lines deleted...]
-    <t>344.3 TiB</t>
   </si>
   <si>
     <t>pydap-zipped</t>
   </si>
   <si>
     <t>6.8 TiB</t>
   </si>
   <si>
     <t>sparc-ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>2.5 TiB</t>
   </si>
   <si>
     <t>naplot</t>
   </si>
   <si>
     <t>24.5 GiB</t>
   </si>
   <si>
     <t>dbrowser-excel</t>
   </si>
   <si>
     <t>15.0 GiB</t>
   </si>
@@ -538,89 +538,89 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>13742845</v>
+        <v>13879224</v>
       </c>
       <c r="C2">
-        <v>9876</v>
+        <v>9910</v>
       </c>
       <c r="D2">
-        <v>453206703</v>
+        <v>454806121</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>241</v>
       </c>
       <c r="G2">
-        <v>28033476</v>
+        <v>28254104</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>807792</v>
+        <v>827554</v>
       </c>
       <c r="C3">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="D3">
-        <v>2312302</v>
+        <v>2536157</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G3">
-        <v>944709</v>
+        <v>981505</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
         <v>3641</v>
       </c>
       <c r="C4">
         <v>5177</v>
       </c>
       <c r="D4">
         <v>58398571</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4">
         <v>96</v>
       </c>
       <c r="G4">
         <v>294380</v>
       </c>
     </row>
@@ -676,250 +676,250 @@
       </c>
       <c r="B7">
         <v>2383</v>
       </c>
       <c r="C7">
         <v>4768</v>
       </c>
       <c r="D7">
         <v>127808136</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
         <v>77</v>
       </c>
       <c r="G7">
         <v>69505</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>2184</v>
+        <v>2581</v>
       </c>
       <c r="C8">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="D8">
-        <v>135433321</v>
+        <v>159822508</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G8">
-        <v>53741</v>
+        <v>54922</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9">
         <v>3192</v>
       </c>
       <c r="C9">
         <v>652</v>
       </c>
       <c r="D9">
         <v>25984387</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
         <v>96</v>
       </c>
       <c r="G9">
         <v>26501</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C10">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D10">
-        <v>955502</v>
+        <v>962393</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10">
         <v>37</v>
       </c>
       <c r="G10">
-        <v>22686</v>
+        <v>22816</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
         <v>37</v>
       </c>
       <c r="C11">
         <v>53</v>
       </c>
       <c r="D11">
-        <v>602555</v>
+        <v>611166</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11">
         <v>7</v>
       </c>
       <c r="G11">
-        <v>16081</v>
+        <v>16249</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
         <v>416</v>
       </c>
       <c r="C12">
         <v>1699</v>
       </c>
       <c r="D12">
         <v>12473246</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12">
         <v>47</v>
       </c>
       <c r="G12">
         <v>15207</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
-        <v>9618</v>
+        <v>10137</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13">
-        <v>24492428</v>
+        <v>29718752</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="G13">
-        <v>14213</v>
+        <v>14963</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>5201</v>
       </c>
       <c r="C14">
         <v>339</v>
       </c>
       <c r="D14">
         <v>18644063</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14">
         <v>118</v>
       </c>
       <c r="G14">
         <v>14050</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15">
-        <v>4056</v>
+        <v>1077</v>
       </c>
       <c r="C15">
-        <v>1782</v>
+        <v>569</v>
       </c>
       <c r="D15">
-        <v>6993824</v>
+        <v>13540582</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="G15">
-        <v>12586</v>
+        <v>13096</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
-        <v>1023</v>
+        <v>4056</v>
       </c>
       <c r="C16">
-        <v>562</v>
+        <v>1782</v>
       </c>
       <c r="D16">
-        <v>13130823</v>
+        <v>6993824</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="G16">
-        <v>12294</v>
+        <v>12586</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17">
         <v>1978</v>
       </c>
       <c r="C17">
         <v>771</v>
       </c>
       <c r="D17">
         <v>21415</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17">
         <v>82</v>
       </c>
       <c r="G17">
         <v>4544</v>
       </c>
     </row>