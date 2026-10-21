--- v3 (2026-09-04)
+++ v4 (2026-10-21)
@@ -36,129 +36,129 @@
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
     <t>dap-thredds-download</t>
   </si>
   <si>
-    <t>4.7 PiB</t>
+    <t>5.3 PiB</t>
   </si>
   <si>
     <t>cci-thredds-download</t>
   </si>
   <si>
-    <t>32.7 TiB</t>
+    <t>37.1 TiB</t>
   </si>
   <si>
     <t>ftp2.ceda.ac.uk</t>
   </si>
   <si>
     <t>3.1 PiB</t>
   </si>
   <si>
     <t>dbrowser</t>
   </si>
   <si>
     <t>128.8 TiB</t>
   </si>
   <si>
     <t>pydap-download</t>
   </si>
   <si>
     <t>102.0 TiB</t>
   </si>
   <si>
     <t>ftp3.ceda.ac.uk</t>
   </si>
   <si>
     <t>1.7 PiB</t>
   </si>
   <si>
     <t>cci-thredds-subset</t>
   </si>
   <si>
-    <t>48.3 TiB</t>
+    <t>52.5 TiB</t>
   </si>
   <si>
     <t>anon-ftp2.ceda.ac.uk</t>
   </si>
   <si>
     <t>421.8 TiB</t>
   </si>
   <si>
     <t>wms</t>
   </si>
   <si>
-    <t>7.2 GiB</t>
+    <t>7.5 GiB</t>
+  </si>
+  <si>
+    <t>dap-thredds-subset</t>
+  </si>
+  <si>
+    <t>80.3 TiB</t>
   </si>
   <si>
     <t>wcs</t>
   </si>
   <si>
     <t>1.9 TiB</t>
   </si>
   <si>
     <t>ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>650.9 TiB</t>
   </si>
   <si>
-    <t>dap-thredds-subset</t>
-[...2 lines deleted...]
-    <t>45.7 TiB</t>
+    <t>anon-ftp3.ceda.ac.uk</t>
+  </si>
+  <si>
+    <t>383.9 TiB</t>
   </si>
   <si>
     <t>anon-ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>136.1 TiB</t>
-  </si>
-[...4 lines deleted...]
-    <t>357.8 TiB</t>
   </si>
   <si>
     <t>dbrowser-mget</t>
   </si>
   <si>
     <t>22.8 TiB</t>
   </si>
   <si>
     <t>pydap-zipped</t>
   </si>
   <si>
     <t>6.8 TiB</t>
   </si>
   <si>
     <t>sparc-ftp1.ceda.ac.uk</t>
   </si>
   <si>
     <t>2.5 TiB</t>
   </si>
   <si>
     <t>naplot</t>
   </si>
   <si>
     <t>24.5 GiB</t>
   </si>
@@ -538,89 +538,89 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>13879224</v>
+        <v>18339914</v>
       </c>
       <c r="C2">
-        <v>9910</v>
+        <v>10098</v>
       </c>
       <c r="D2">
-        <v>454806121</v>
+        <v>534663004</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="G2">
-        <v>28254104</v>
+        <v>39268800</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>827554</v>
+        <v>943667</v>
       </c>
       <c r="C3">
-        <v>502</v>
+        <v>529</v>
       </c>
       <c r="D3">
-        <v>2536157</v>
+        <v>6267972</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G3">
-        <v>981505</v>
+        <v>1150620</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
         <v>3641</v>
       </c>
       <c r="C4">
         <v>5177</v>
       </c>
       <c r="D4">
         <v>58398571</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4">
         <v>96</v>
       </c>
       <c r="G4">
         <v>294380</v>
       </c>
     </row>
@@ -676,227 +676,227 @@
       </c>
       <c r="B7">
         <v>2383</v>
       </c>
       <c r="C7">
         <v>4768</v>
       </c>
       <c r="D7">
         <v>127808136</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7">
         <v>77</v>
       </c>
       <c r="G7">
         <v>69505</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>2581</v>
+        <v>3154</v>
       </c>
       <c r="C8">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="D8">
-        <v>159822508</v>
+        <v>380686874</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G8">
-        <v>54922</v>
+        <v>57337</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9">
         <v>3192</v>
       </c>
       <c r="C9">
         <v>652</v>
       </c>
       <c r="D9">
         <v>25984387</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9">
         <v>96</v>
       </c>
       <c r="G9">
         <v>26501</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>244</v>
+        <v>306</v>
       </c>
       <c r="C10">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D10">
-        <v>962393</v>
+        <v>980796</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10">
-        <v>22816</v>
+        <v>23018</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
-        <v>37</v>
+        <v>13983</v>
       </c>
       <c r="C11">
-        <v>53</v>
+        <v>1</v>
       </c>
       <c r="D11">
-        <v>611166</v>
+        <v>44219437</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="G11">
-        <v>16249</v>
+        <v>20339</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
-        <v>416</v>
+        <v>43</v>
       </c>
       <c r="C12">
-        <v>1699</v>
+        <v>54</v>
       </c>
       <c r="D12">
-        <v>12473246</v>
+        <v>711286</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="G12">
-        <v>15207</v>
+        <v>16435</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
-        <v>10137</v>
+        <v>416</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>1699</v>
       </c>
       <c r="D13">
-        <v>29718752</v>
+        <v>12473246</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="G13">
-        <v>14963</v>
+        <v>15207</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>5201</v>
+        <v>1399</v>
       </c>
       <c r="C14">
-        <v>339</v>
+        <v>585</v>
       </c>
       <c r="D14">
-        <v>18644063</v>
+        <v>14101902</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="G14">
-        <v>14050</v>
+        <v>14741</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15">
-        <v>1077</v>
+        <v>5201</v>
       </c>
       <c r="C15">
-        <v>569</v>
+        <v>339</v>
       </c>
       <c r="D15">
-        <v>13540582</v>
+        <v>18644063</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="G15">
-        <v>13096</v>
+        <v>14050</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
         <v>4056</v>
       </c>
       <c r="C16">
         <v>1782</v>
       </c>
       <c r="D16">
         <v>6993824</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16">
         <v>102</v>
       </c>
       <c r="G16">
         <v>12586</v>
       </c>
     </row>