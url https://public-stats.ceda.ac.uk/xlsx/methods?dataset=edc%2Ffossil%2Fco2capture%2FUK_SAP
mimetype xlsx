--- v0 (2026-03-13)
+++ v1 (2026-06-27)
@@ -36,51 +36,51 @@
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
     <t>dbrowser-mget</t>
   </si>
   <si>
-    <t>17.5 GiB</t>
+    <t>18.2 GiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -412,57 +412,57 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
-        <v>15426</v>
+        <v>15656</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>10</v>
       </c>
       <c r="G2">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>