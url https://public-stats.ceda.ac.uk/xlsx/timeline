--- v0 (2026-02-17)
+++ v1 (2026-04-18)
@@ -10,131 +10,566 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="172">
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>22.7 TiB</t>
-[...53 lines deleted...]
-    <t>6.2 TiB</t>
+    <t>8.4 TiB</t>
+  </si>
+  <si>
+    <t>4.0 TiB</t>
+  </si>
+  <si>
+    <t>4.3 TiB</t>
+  </si>
+  <si>
+    <t>3.0 TiB</t>
+  </si>
+  <si>
+    <t>2.2 TiB</t>
+  </si>
+  <si>
+    <t>1.8 TiB</t>
+  </si>
+  <si>
+    <t>1.9 TiB</t>
+  </si>
+  <si>
+    <t>2.9 TiB</t>
+  </si>
+  <si>
+    <t>2.4 TiB</t>
+  </si>
+  <si>
+    <t>1.7 TiB</t>
+  </si>
+  <si>
+    <t>1.2 TiB</t>
+  </si>
+  <si>
+    <t>1.6 TiB</t>
+  </si>
+  <si>
+    <t>2.1 TiB</t>
+  </si>
+  <si>
+    <t>27.5 TiB</t>
+  </si>
+  <si>
+    <t>43.9 TiB</t>
+  </si>
+  <si>
+    <t>37.2 TiB</t>
+  </si>
+  <si>
+    <t>38.8 TiB</t>
+  </si>
+  <si>
+    <t>33.6 TiB</t>
+  </si>
+  <si>
+    <t>29.0 TiB</t>
+  </si>
+  <si>
+    <t>48.4 TiB</t>
+  </si>
+  <si>
+    <t>30.3 TiB</t>
+  </si>
+  <si>
+    <t>32.6 TiB</t>
+  </si>
+  <si>
+    <t>34.5 TiB</t>
+  </si>
+  <si>
+    <t>35.1 TiB</t>
+  </si>
+  <si>
+    <t>49.8 TiB</t>
+  </si>
+  <si>
+    <t>37.6 TiB</t>
+  </si>
+  <si>
+    <t>63.6 TiB</t>
+  </si>
+  <si>
+    <t>45.2 TiB</t>
+  </si>
+  <si>
+    <t>23.3 TiB</t>
+  </si>
+  <si>
+    <t>89.9 TiB</t>
+  </si>
+  <si>
+    <t>91.0 TiB</t>
+  </si>
+  <si>
+    <t>139.2 TiB</t>
+  </si>
+  <si>
+    <t>140.7 TiB</t>
+  </si>
+  <si>
+    <t>70.0 TiB</t>
+  </si>
+  <si>
+    <t>58.4 TiB</t>
+  </si>
+  <si>
+    <t>66.3 TiB</t>
+  </si>
+  <si>
+    <t>117.8 TiB</t>
+  </si>
+  <si>
+    <t>104.6 TiB</t>
+  </si>
+  <si>
+    <t>79.3 TiB</t>
+  </si>
+  <si>
+    <t>145.0 TiB</t>
+  </si>
+  <si>
+    <t>205.8 TiB</t>
+  </si>
+  <si>
+    <t>167.8 TiB</t>
+  </si>
+  <si>
+    <t>153.0 TiB</t>
+  </si>
+  <si>
+    <t>152.0 TiB</t>
+  </si>
+  <si>
+    <t>116.1 TiB</t>
+  </si>
+  <si>
+    <t>88.4 TiB</t>
+  </si>
+  <si>
+    <t>155.3 TiB</t>
+  </si>
+  <si>
+    <t>292.4 TiB</t>
+  </si>
+  <si>
+    <t>187.0 TiB</t>
+  </si>
+  <si>
+    <t>459.9 TiB</t>
+  </si>
+  <si>
+    <t>78.8 TiB</t>
+  </si>
+  <si>
+    <t>74.4 TiB</t>
+  </si>
+  <si>
+    <t>43.8 TiB</t>
+  </si>
+  <si>
+    <t>47.0 TiB</t>
+  </si>
+  <si>
+    <t>92.6 TiB</t>
+  </si>
+  <si>
+    <t>89.2 TiB</t>
+  </si>
+  <si>
+    <t>162.6 TiB</t>
+  </si>
+  <si>
+    <t>64.0 TiB</t>
+  </si>
+  <si>
+    <t>98.3 TiB</t>
+  </si>
+  <si>
+    <t>91.9 TiB</t>
+  </si>
+  <si>
+    <t>130.9 TiB</t>
+  </si>
+  <si>
+    <t>131.0 TiB</t>
+  </si>
+  <si>
+    <t>121.8 TiB</t>
+  </si>
+  <si>
+    <t>103.8 TiB</t>
+  </si>
+  <si>
+    <t>64.9 TiB</t>
+  </si>
+  <si>
+    <t>124.1 TiB</t>
+  </si>
+  <si>
+    <t>41.0 TiB</t>
+  </si>
+  <si>
+    <t>196.2 TiB</t>
+  </si>
+  <si>
+    <t>102.2 TiB</t>
+  </si>
+  <si>
+    <t>73.1 TiB</t>
+  </si>
+  <si>
+    <t>68.3 TiB</t>
+  </si>
+  <si>
+    <t>176.8 TiB</t>
+  </si>
+  <si>
+    <t>131.4 TiB</t>
+  </si>
+  <si>
+    <t>42.4 TiB</t>
+  </si>
+  <si>
+    <t>76.6 TiB</t>
+  </si>
+  <si>
+    <t>149.3 TiB</t>
+  </si>
+  <si>
+    <t>49.6 TiB</t>
+  </si>
+  <si>
+    <t>35.0 TiB</t>
+  </si>
+  <si>
+    <t>70.9 TiB</t>
+  </si>
+  <si>
+    <t>75.3 TiB</t>
+  </si>
+  <si>
+    <t>149.0 TiB</t>
+  </si>
+  <si>
+    <t>63.0 TiB</t>
+  </si>
+  <si>
+    <t>58.1 TiB</t>
+  </si>
+  <si>
+    <t>89.8 TiB</t>
+  </si>
+  <si>
+    <t>66.6 TiB</t>
+  </si>
+  <si>
+    <t>119.8 TiB</t>
+  </si>
+  <si>
+    <t>61.5 TiB</t>
+  </si>
+  <si>
+    <t>108.2 TiB</t>
+  </si>
+  <si>
+    <t>128.5 TiB</t>
+  </si>
+  <si>
+    <t>80.3 TiB</t>
+  </si>
+  <si>
+    <t>95.7 TiB</t>
+  </si>
+  <si>
+    <t>144.3 TiB</t>
+  </si>
+  <si>
+    <t>129.6 TiB</t>
+  </si>
+  <si>
+    <t>161.2 TiB</t>
+  </si>
+  <si>
+    <t>111.4 TiB</t>
+  </si>
+  <si>
+    <t>105.1 TiB</t>
+  </si>
+  <si>
+    <t>74.7 TiB</t>
+  </si>
+  <si>
+    <t>95.6 TiB</t>
+  </si>
+  <si>
+    <t>78.1 TiB</t>
+  </si>
+  <si>
+    <t>80.0 TiB</t>
+  </si>
+  <si>
+    <t>53.0 TiB</t>
+  </si>
+  <si>
+    <t>59.9 TiB</t>
+  </si>
+  <si>
+    <t>61.7 TiB</t>
+  </si>
+  <si>
+    <t>96.7 TiB</t>
+  </si>
+  <si>
+    <t>78.7 TiB</t>
+  </si>
+  <si>
+    <t>86.8 TiB</t>
+  </si>
+  <si>
+    <t>169.9 TiB</t>
+  </si>
+  <si>
+    <t>101.2 TiB</t>
+  </si>
+  <si>
+    <t>133.7 TiB</t>
+  </si>
+  <si>
+    <t>80.6 TiB</t>
+  </si>
+  <si>
+    <t>130.5 TiB</t>
+  </si>
+  <si>
+    <t>90.5 TiB</t>
+  </si>
+  <si>
+    <t>165.1 TiB</t>
+  </si>
+  <si>
+    <t>216.8 TiB</t>
+  </si>
+  <si>
+    <t>127.4 TiB</t>
+  </si>
+  <si>
+    <t>317.2 TiB</t>
+  </si>
+  <si>
+    <t>134.2 TiB</t>
+  </si>
+  <si>
+    <t>201.7 TiB</t>
+  </si>
+  <si>
+    <t>148.4 TiB</t>
+  </si>
+  <si>
+    <t>95.4 TiB</t>
+  </si>
+  <si>
+    <t>123.5 TiB</t>
+  </si>
+  <si>
+    <t>118.0 TiB</t>
+  </si>
+  <si>
+    <t>168.4 TiB</t>
+  </si>
+  <si>
+    <t>353.1 TiB</t>
+  </si>
+  <si>
+    <t>107.2 TiB</t>
+  </si>
+  <si>
+    <t>146.2 TiB</t>
+  </si>
+  <si>
+    <t>167.3 TiB</t>
+  </si>
+  <si>
+    <t>185.7 TiB</t>
+  </si>
+  <si>
+    <t>181.7 TiB</t>
+  </si>
+  <si>
+    <t>187.9 TiB</t>
+  </si>
+  <si>
+    <t>99.7 TiB</t>
+  </si>
+  <si>
+    <t>203.1 TiB</t>
+  </si>
+  <si>
+    <t>297.2 TiB</t>
+  </si>
+  <si>
+    <t>307.6 TiB</t>
+  </si>
+  <si>
+    <t>159.3 TiB</t>
+  </si>
+  <si>
+    <t>208.3 TiB</t>
+  </si>
+  <si>
+    <t>196.3 TiB</t>
+  </si>
+  <si>
+    <t>154.6 TiB</t>
+  </si>
+  <si>
+    <t>351.9 TiB</t>
+  </si>
+  <si>
+    <t>223.4 TiB</t>
+  </si>
+  <si>
+    <t>202.6 TiB</t>
+  </si>
+  <si>
+    <t>187.4 TiB</t>
+  </si>
+  <si>
+    <t>244.9 TiB</t>
+  </si>
+  <si>
+    <t>424.8 TiB</t>
+  </si>
+  <si>
+    <t>331.3 TiB</t>
+  </si>
+  <si>
+    <t>275.3 TiB</t>
+  </si>
+  <si>
+    <t>360.4 TiB</t>
+  </si>
+  <si>
+    <t>193.1 TiB</t>
+  </si>
+  <si>
+    <t>409.6 TiB</t>
+  </si>
+  <si>
+    <t>167.7 TiB</t>
+  </si>
+  <si>
+    <t>218.2 TiB</t>
+  </si>
+  <si>
+    <t>316.2 TiB</t>
+  </si>
+  <si>
+    <t>488.9 TiB</t>
+  </si>
+  <si>
+    <t>463.0 TiB</t>
+  </si>
+  <si>
+    <t>421.0 TiB</t>
+  </si>
+  <si>
+    <t>389.0 TiB</t>
+  </si>
+  <si>
+    <t>299.5 TiB</t>
+  </si>
+  <si>
+    <t>1.1 PiB</t>
+  </si>
+  <si>
+    <t>852.2 TiB</t>
+  </si>
+  <si>
+    <t>273.3 TiB</t>
+  </si>
+  <si>
+    <t>479.9 TiB</t>
+  </si>
+  <si>
+    <t>363.9 TiB</t>
+  </si>
+  <si>
+    <t>347.3 TiB</t>
+  </si>
+  <si>
+    <t>133.6 TiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -430,761 +865,4557 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
-        <v>45292</v>
+        <v>40909</v>
       </c>
       <c r="B2">
-        <v>3711</v>
+        <v>1090</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D2">
-        <v>2507</v>
+        <v>503</v>
       </c>
       <c r="E2">
-        <v>1884288</v>
+        <v>148036</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="H2">
-        <v>13120</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
-        <v>45323</v>
+        <v>40940</v>
       </c>
       <c r="B3">
-        <v>2676</v>
+        <v>1086</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D3">
-        <v>1281</v>
+        <v>517</v>
       </c>
       <c r="E3">
-        <v>798339</v>
+        <v>182134</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="H3">
-        <v>6880</v>
+        <v>5420</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
-        <v>45352</v>
+        <v>40969</v>
       </c>
       <c r="B4">
-        <v>4838</v>
+        <v>1064</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D4">
-        <v>1802</v>
+        <v>679</v>
       </c>
       <c r="E4">
-        <v>1986836</v>
+        <v>213180</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4">
-        <v>106</v>
+        <v>54</v>
       </c>
       <c r="H4">
-        <v>12053</v>
+        <v>6346</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
-        <v>45383</v>
+        <v>41000</v>
       </c>
       <c r="B5">
-        <v>4475</v>
+        <v>942</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D5">
-        <v>1571</v>
+        <v>510</v>
       </c>
       <c r="E5">
-        <v>4750851</v>
+        <v>306816</v>
       </c>
       <c r="F5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G5">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="H5">
-        <v>11754</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
-        <v>45413</v>
+        <v>41030</v>
       </c>
       <c r="B6">
-        <v>0</v>
+        <v>980</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>551</v>
       </c>
       <c r="E6">
-        <v>0</v>
+        <v>447208</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
-        <v>45444</v>
+        <v>41061</v>
       </c>
       <c r="B7">
-        <v>0</v>
+        <v>920</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>1160</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>159608</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>9158</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
-        <v>45474</v>
+        <v>41091</v>
       </c>
       <c r="B8">
-        <v>0</v>
+        <v>958</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>768</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>148252</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G8">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>5852</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
-        <v>45505</v>
+        <v>41122</v>
       </c>
       <c r="B9">
-        <v>0</v>
+        <v>949</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>511</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>123910</v>
       </c>
       <c r="F9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G9">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
-        <v>45536</v>
+        <v>41153</v>
       </c>
       <c r="B10">
-        <v>0</v>
+        <v>918</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>588</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>168122</v>
       </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G10">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
-        <v>45566</v>
+        <v>41183</v>
       </c>
       <c r="B11">
-        <v>0</v>
+        <v>1022</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>542</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>64024</v>
       </c>
       <c r="F11" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G11">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
-        <v>45597</v>
+        <v>41214</v>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>849</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>492</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>96926</v>
       </c>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G12">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
-        <v>45627</v>
+        <v>41244</v>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>834</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>434</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>69042</v>
       </c>
       <c r="F13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
-        <v>45658</v>
+        <v>41275</v>
       </c>
       <c r="B14">
-        <v>10926</v>
+        <v>967</v>
       </c>
       <c r="C14">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D14">
-        <v>3125</v>
+        <v>513</v>
       </c>
       <c r="E14">
-        <v>3840097</v>
+        <v>198794</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G14">
-        <v>138</v>
+        <v>45</v>
       </c>
       <c r="H14">
-        <v>20415</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
-        <v>45689</v>
+        <v>41306</v>
       </c>
       <c r="B15">
-        <v>6294</v>
+        <v>1016</v>
       </c>
       <c r="C15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D15">
-        <v>1125</v>
+        <v>510</v>
       </c>
       <c r="E15">
-        <v>4253881</v>
+        <v>279784</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G15">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="H15">
-        <v>9576</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1">
-        <v>45717</v>
+        <v>41334</v>
       </c>
       <c r="B16">
-        <v>37052</v>
+        <v>991</v>
       </c>
       <c r="C16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D16">
-        <v>3608</v>
+        <v>809</v>
       </c>
       <c r="E16">
-        <v>25147676</v>
+        <v>177154</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G16">
-        <v>142</v>
+        <v>52</v>
       </c>
       <c r="H16">
-        <v>68345</v>
+        <v>6184</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1">
-        <v>45748</v>
+        <v>41365</v>
       </c>
       <c r="B17">
-        <v>224466</v>
+        <v>1006</v>
       </c>
       <c r="C17">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D17">
-        <v>4004</v>
+        <v>557</v>
       </c>
       <c r="E17">
-        <v>9400342</v>
+        <v>154372</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G17">
-        <v>171</v>
+        <v>59</v>
       </c>
       <c r="H17">
-        <v>270738</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
-        <v>45778</v>
+        <v>41395</v>
       </c>
       <c r="B18">
-        <v>2495789</v>
+        <v>1160</v>
       </c>
       <c r="C18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D18">
-        <v>5162</v>
+        <v>650</v>
       </c>
       <c r="E18">
-        <v>16118952</v>
+        <v>151446</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G18">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="H18">
-        <v>3957776</v>
+        <v>6264</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
-        <v>45809</v>
+        <v>41426</v>
       </c>
       <c r="B19">
-        <v>5304103</v>
+        <v>1136</v>
       </c>
       <c r="C19">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D19">
-        <v>5032</v>
+        <v>678</v>
       </c>
       <c r="E19">
-        <v>21440434</v>
+        <v>1424076</v>
       </c>
       <c r="F19" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G19">
-        <v>232</v>
+        <v>51</v>
       </c>
       <c r="H19">
-        <v>9466306</v>
+        <v>7186</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
-        <v>45839</v>
+        <v>41456</v>
       </c>
       <c r="B20">
-        <v>341537</v>
+        <v>1065</v>
       </c>
       <c r="C20">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D20">
-        <v>5521</v>
+        <v>944</v>
       </c>
       <c r="E20">
-        <v>21299378</v>
+        <v>3571298</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G20">
-        <v>203</v>
+        <v>50</v>
       </c>
       <c r="H20">
-        <v>387958</v>
+        <v>8038</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
-        <v>45870</v>
+        <v>41487</v>
       </c>
       <c r="B21">
-        <v>1594391</v>
+        <v>906</v>
       </c>
       <c r="C21">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D21">
-        <v>3901</v>
+        <v>736</v>
       </c>
       <c r="E21">
-        <v>10833847</v>
+        <v>3585398</v>
       </c>
       <c r="F21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G21">
-        <v>212</v>
+        <v>49</v>
       </c>
       <c r="H21">
-        <v>2176067</v>
+        <v>7006</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
-        <v>45901</v>
+        <v>41518</v>
       </c>
       <c r="B22">
-        <v>440157</v>
+        <v>954</v>
       </c>
       <c r="C22">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D22">
-        <v>4238</v>
+        <v>738</v>
       </c>
       <c r="E22">
-        <v>11559514</v>
+        <v>3399950</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G22">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="H22">
-        <v>539185</v>
+        <v>6356</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1">
-        <v>45931</v>
+        <v>41548</v>
       </c>
       <c r="B23">
-        <v>66096</v>
+        <v>4733</v>
       </c>
       <c r="C23">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D23">
-        <v>3793</v>
+        <v>682</v>
       </c>
       <c r="E23">
-        <v>30069427</v>
+        <v>1685784</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G23">
-        <v>161</v>
+        <v>78</v>
       </c>
       <c r="H23">
-        <v>118420</v>
+        <v>15272</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
-        <v>45962</v>
+        <v>41579</v>
       </c>
       <c r="B24">
-        <v>47378</v>
+        <v>1171</v>
       </c>
       <c r="C24">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D24">
-        <v>3662</v>
+        <v>868</v>
       </c>
       <c r="E24">
-        <v>17618254</v>
+        <v>1283698</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G24">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="H24">
-        <v>84429</v>
+        <v>8302</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
-        <v>45992</v>
+        <v>41609</v>
       </c>
       <c r="B25">
-        <v>46904</v>
+        <v>921</v>
       </c>
       <c r="C25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D25">
-        <v>1068</v>
+        <v>896</v>
       </c>
       <c r="E25">
-        <v>4051071</v>
+        <v>587528</v>
       </c>
       <c r="F25" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G25">
-        <v>142</v>
+        <v>61</v>
       </c>
       <c r="H25">
-        <v>52826</v>
+        <v>7854</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
-        <v>46023</v>
+        <v>41640</v>
       </c>
       <c r="B26">
-        <v>714915</v>
+        <v>1101</v>
       </c>
       <c r="C26">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D26">
-        <v>4118</v>
+        <v>1394</v>
       </c>
       <c r="E26">
-        <v>13832858</v>
+        <v>750736</v>
       </c>
       <c r="F26" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G26">
-        <v>217</v>
+        <v>64</v>
       </c>
       <c r="H26">
-        <v>792072</v>
+        <v>9782</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1">
-        <v>46054</v>
+        <v>41671</v>
       </c>
       <c r="B27">
-        <v>55724</v>
+        <v>1210</v>
       </c>
       <c r="C27">
         <v>7</v>
       </c>
       <c r="D27">
-        <v>1797</v>
+        <v>776</v>
       </c>
       <c r="E27">
-        <v>1483503</v>
+        <v>1693754</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G27">
+        <v>61</v>
+      </c>
+      <c r="H27">
+        <v>8908</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1">
+        <v>41699</v>
+      </c>
+      <c r="B28">
+        <v>1271</v>
+      </c>
+      <c r="C28">
+        <v>7</v>
+      </c>
+      <c r="D28">
+        <v>756</v>
+      </c>
+      <c r="E28">
+        <v>1247312</v>
+      </c>
+      <c r="F28" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28">
+        <v>70</v>
+      </c>
+      <c r="H28">
+        <v>9546</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1">
+        <v>41730</v>
+      </c>
+      <c r="B29">
+        <v>1233</v>
+      </c>
+      <c r="C29">
+        <v>8</v>
+      </c>
+      <c r="D29">
+        <v>867</v>
+      </c>
+      <c r="E29">
+        <v>1368448</v>
+      </c>
+      <c r="F29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G29">
+        <v>63</v>
+      </c>
+      <c r="H29">
+        <v>8718</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1">
+        <v>41760</v>
+      </c>
+      <c r="B30">
+        <v>1227</v>
+      </c>
+      <c r="C30">
+        <v>7</v>
+      </c>
+      <c r="D30">
+        <v>785</v>
+      </c>
+      <c r="E30">
+        <v>1667244</v>
+      </c>
+      <c r="F30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30">
+        <v>64</v>
+      </c>
+      <c r="H30">
+        <v>8120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1">
+        <v>41791</v>
+      </c>
+      <c r="B31">
+        <v>1332</v>
+      </c>
+      <c r="C31">
+        <v>7</v>
+      </c>
+      <c r="D31">
+        <v>924</v>
+      </c>
+      <c r="E31">
+        <v>2139960</v>
+      </c>
+      <c r="F31" t="s">
+        <v>33</v>
+      </c>
+      <c r="G31">
+        <v>59</v>
+      </c>
+      <c r="H31">
+        <v>9288</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1">
+        <v>41821</v>
+      </c>
+      <c r="B32">
+        <v>1232</v>
+      </c>
+      <c r="C32">
+        <v>8</v>
+      </c>
+      <c r="D32">
+        <v>1571</v>
+      </c>
+      <c r="E32">
+        <v>2629240</v>
+      </c>
+      <c r="F32" t="s">
+        <v>34</v>
+      </c>
+      <c r="G32">
+        <v>56</v>
+      </c>
+      <c r="H32">
+        <v>12950</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1">
+        <v>41852</v>
+      </c>
+      <c r="B33">
+        <v>997</v>
+      </c>
+      <c r="C33">
+        <v>7</v>
+      </c>
+      <c r="D33">
+        <v>830</v>
+      </c>
+      <c r="E33">
+        <v>1311384</v>
+      </c>
+      <c r="F33" t="s">
+        <v>35</v>
+      </c>
+      <c r="G33">
+        <v>46</v>
+      </c>
+      <c r="H33">
+        <v>7450</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1">
+        <v>41883</v>
+      </c>
+      <c r="B34">
+        <v>973</v>
+      </c>
+      <c r="C34">
+        <v>8</v>
+      </c>
+      <c r="D34">
+        <v>968</v>
+      </c>
+      <c r="E34">
+        <v>783174</v>
+      </c>
+      <c r="F34" t="s">
+        <v>36</v>
+      </c>
+      <c r="G34">
+        <v>48</v>
+      </c>
+      <c r="H34">
+        <v>7968</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1">
+        <v>41913</v>
+      </c>
+      <c r="B35">
+        <v>1067</v>
+      </c>
+      <c r="C35">
+        <v>8</v>
+      </c>
+      <c r="D35">
+        <v>819</v>
+      </c>
+      <c r="E35">
+        <v>1038212</v>
+      </c>
+      <c r="F35" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35">
+        <v>53</v>
+      </c>
+      <c r="H35">
+        <v>8356</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1">
+        <v>41944</v>
+      </c>
+      <c r="B36">
+        <v>1041</v>
+      </c>
+      <c r="C36">
+        <v>8</v>
+      </c>
+      <c r="D36">
+        <v>895</v>
+      </c>
+      <c r="E36">
+        <v>2346776</v>
+      </c>
+      <c r="F36" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36">
+        <v>55</v>
+      </c>
+      <c r="H36">
+        <v>7386</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1">
+        <v>41974</v>
+      </c>
+      <c r="B37">
+        <v>1040</v>
+      </c>
+      <c r="C37">
+        <v>8</v>
+      </c>
+      <c r="D37">
+        <v>954</v>
+      </c>
+      <c r="E37">
+        <v>937214</v>
+      </c>
+      <c r="F37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37">
+        <v>46</v>
+      </c>
+      <c r="H37">
+        <v>8256</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1">
+        <v>42005</v>
+      </c>
+      <c r="B38">
+        <v>1104</v>
+      </c>
+      <c r="C38">
+        <v>8</v>
+      </c>
+      <c r="D38">
+        <v>985</v>
+      </c>
+      <c r="E38">
+        <v>1879248</v>
+      </c>
+      <c r="F38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G38">
+        <v>50</v>
+      </c>
+      <c r="H38">
+        <v>10842</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1">
+        <v>42036</v>
+      </c>
+      <c r="B39">
+        <v>1136</v>
+      </c>
+      <c r="C39">
+        <v>8</v>
+      </c>
+      <c r="D39">
+        <v>1292</v>
+      </c>
+      <c r="E39">
+        <v>880584</v>
+      </c>
+      <c r="F39" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39">
+        <v>57</v>
+      </c>
+      <c r="H39">
+        <v>11126</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1">
+        <v>42064</v>
+      </c>
+      <c r="B40">
+        <v>1210</v>
+      </c>
+      <c r="C40">
+        <v>8</v>
+      </c>
+      <c r="D40">
+        <v>1473</v>
+      </c>
+      <c r="E40">
+        <v>3917838</v>
+      </c>
+      <c r="F40" t="s">
+        <v>41</v>
+      </c>
+      <c r="G40">
+        <v>62</v>
+      </c>
+      <c r="H40">
+        <v>11642</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1">
+        <v>42095</v>
+      </c>
+      <c r="B41">
+        <v>1087</v>
+      </c>
+      <c r="C41">
+        <v>8</v>
+      </c>
+      <c r="D41">
+        <v>1014</v>
+      </c>
+      <c r="E41">
+        <v>2264528</v>
+      </c>
+      <c r="F41" t="s">
+        <v>42</v>
+      </c>
+      <c r="G41">
+        <v>54</v>
+      </c>
+      <c r="H41">
+        <v>8360</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1">
+        <v>42125</v>
+      </c>
+      <c r="B42">
+        <v>1093</v>
+      </c>
+      <c r="C42">
+        <v>7</v>
+      </c>
+      <c r="D42">
+        <v>1691</v>
+      </c>
+      <c r="E42">
+        <v>1304048</v>
+      </c>
+      <c r="F42" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42">
+        <v>65</v>
+      </c>
+      <c r="H42">
+        <v>10430</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1">
+        <v>42156</v>
+      </c>
+      <c r="B43">
+        <v>1171</v>
+      </c>
+      <c r="C43">
+        <v>8</v>
+      </c>
+      <c r="D43">
+        <v>1096</v>
+      </c>
+      <c r="E43">
+        <v>1769992</v>
+      </c>
+      <c r="F43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43">
+        <v>74</v>
+      </c>
+      <c r="H43">
+        <v>8620</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1">
+        <v>42186</v>
+      </c>
+      <c r="B44">
+        <v>1227</v>
+      </c>
+      <c r="C44">
+        <v>8</v>
+      </c>
+      <c r="D44">
+        <v>1123</v>
+      </c>
+      <c r="E44">
+        <v>2468690</v>
+      </c>
+      <c r="F44" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44">
+        <v>71</v>
+      </c>
+      <c r="H44">
+        <v>11954</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1">
+        <v>42217</v>
+      </c>
+      <c r="B45">
+        <v>1015</v>
+      </c>
+      <c r="C45">
+        <v>9</v>
+      </c>
+      <c r="D45">
+        <v>1184</v>
+      </c>
+      <c r="E45">
+        <v>3605420</v>
+      </c>
+      <c r="F45" t="s">
+        <v>45</v>
+      </c>
+      <c r="G45">
+        <v>71</v>
+      </c>
+      <c r="H45">
+        <v>11378</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="1">
+        <v>42248</v>
+      </c>
+      <c r="B46">
+        <v>1097</v>
+      </c>
+      <c r="C46">
+        <v>8</v>
+      </c>
+      <c r="D46">
+        <v>1136</v>
+      </c>
+      <c r="E46">
+        <v>2974088</v>
+      </c>
+      <c r="F46" t="s">
+        <v>46</v>
+      </c>
+      <c r="G46">
+        <v>71</v>
+      </c>
+      <c r="H46">
+        <v>14810</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1">
+        <v>42278</v>
+      </c>
+      <c r="B47">
+        <v>1313</v>
+      </c>
+      <c r="C47">
+        <v>9</v>
+      </c>
+      <c r="D47">
+        <v>1391</v>
+      </c>
+      <c r="E47">
+        <v>2291278</v>
+      </c>
+      <c r="F47" t="s">
+        <v>47</v>
+      </c>
+      <c r="G47">
+        <v>75</v>
+      </c>
+      <c r="H47">
+        <v>19916</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1">
+        <v>42309</v>
+      </c>
+      <c r="B48">
+        <v>1203</v>
+      </c>
+      <c r="C48">
+        <v>9</v>
+      </c>
+      <c r="D48">
+        <v>2011</v>
+      </c>
+      <c r="E48">
+        <v>2011292</v>
+      </c>
+      <c r="F48" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48">
+        <v>68</v>
+      </c>
+      <c r="H48">
+        <v>22728</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1">
+        <v>42339</v>
+      </c>
+      <c r="B49">
+        <v>1063</v>
+      </c>
+      <c r="C49">
+        <v>9</v>
+      </c>
+      <c r="D49">
+        <v>1900</v>
+      </c>
+      <c r="E49">
+        <v>1224268</v>
+      </c>
+      <c r="F49" t="s">
+        <v>49</v>
+      </c>
+      <c r="G49">
+        <v>66</v>
+      </c>
+      <c r="H49">
+        <v>16414</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1">
+        <v>42370</v>
+      </c>
+      <c r="B50">
+        <v>1350</v>
+      </c>
+      <c r="C50">
+        <v>9</v>
+      </c>
+      <c r="D50">
+        <v>2279</v>
+      </c>
+      <c r="E50">
+        <v>2174970</v>
+      </c>
+      <c r="F50" t="s">
+        <v>50</v>
+      </c>
+      <c r="G50">
+        <v>75</v>
+      </c>
+      <c r="H50">
+        <v>24494</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1">
+        <v>42401</v>
+      </c>
+      <c r="B51">
+        <v>1685</v>
+      </c>
+      <c r="C51">
+        <v>9</v>
+      </c>
+      <c r="D51">
+        <v>1528</v>
+      </c>
+      <c r="E51">
+        <v>1857166</v>
+      </c>
+      <c r="F51" t="s">
+        <v>51</v>
+      </c>
+      <c r="G51">
+        <v>80</v>
+      </c>
+      <c r="H51">
+        <v>18382</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1">
+        <v>42430</v>
+      </c>
+      <c r="B52">
+        <v>1285</v>
+      </c>
+      <c r="C52">
+        <v>9</v>
+      </c>
+      <c r="D52">
+        <v>1521</v>
+      </c>
+      <c r="E52">
+        <v>1678722</v>
+      </c>
+      <c r="F52" t="s">
+        <v>52</v>
+      </c>
+      <c r="G52">
+        <v>72</v>
+      </c>
+      <c r="H52">
+        <v>17380</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1">
+        <v>42461</v>
+      </c>
+      <c r="B53">
+        <v>1206</v>
+      </c>
+      <c r="C53">
+        <v>9</v>
+      </c>
+      <c r="D53">
+        <v>1300</v>
+      </c>
+      <c r="E53">
+        <v>1807194</v>
+      </c>
+      <c r="F53" t="s">
+        <v>53</v>
+      </c>
+      <c r="G53">
+        <v>70</v>
+      </c>
+      <c r="H53">
+        <v>15276</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1">
+        <v>42491</v>
+      </c>
+      <c r="B54">
+        <v>1151</v>
+      </c>
+      <c r="C54">
+        <v>8</v>
+      </c>
+      <c r="D54">
+        <v>1229</v>
+      </c>
+      <c r="E54">
+        <v>3493534</v>
+      </c>
+      <c r="F54" t="s">
+        <v>54</v>
+      </c>
+      <c r="G54">
+        <v>70</v>
+      </c>
+      <c r="H54">
+        <v>12086</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1">
+        <v>42522</v>
+      </c>
+      <c r="B55">
+        <v>1214</v>
+      </c>
+      <c r="C55">
+        <v>9</v>
+      </c>
+      <c r="D55">
+        <v>1246</v>
+      </c>
+      <c r="E55">
+        <v>2087004</v>
+      </c>
+      <c r="F55" t="s">
+        <v>55</v>
+      </c>
+      <c r="G55">
+        <v>73</v>
+      </c>
+      <c r="H55">
+        <v>13028</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1">
+        <v>42552</v>
+      </c>
+      <c r="B56">
+        <v>1582</v>
+      </c>
+      <c r="C56">
+        <v>9</v>
+      </c>
+      <c r="D56">
+        <v>1589</v>
+      </c>
+      <c r="E56">
+        <v>7973904</v>
+      </c>
+      <c r="F56" t="s">
+        <v>56</v>
+      </c>
+      <c r="G56">
+        <v>69</v>
+      </c>
+      <c r="H56">
+        <v>16030</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1">
+        <v>42583</v>
+      </c>
+      <c r="B57">
+        <v>1078</v>
+      </c>
+      <c r="C57">
+        <v>9</v>
+      </c>
+      <c r="D57">
+        <v>1362</v>
+      </c>
+      <c r="E57">
+        <v>4922912</v>
+      </c>
+      <c r="F57" t="s">
+        <v>57</v>
+      </c>
+      <c r="G57">
+        <v>79</v>
+      </c>
+      <c r="H57">
+        <v>14992</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1">
+        <v>42614</v>
+      </c>
+      <c r="B58">
+        <v>1230</v>
+      </c>
+      <c r="C58">
+        <v>9</v>
+      </c>
+      <c r="D58">
+        <v>2708</v>
+      </c>
+      <c r="E58">
+        <v>1548596</v>
+      </c>
+      <c r="F58" t="s">
+        <v>58</v>
+      </c>
+      <c r="G58">
+        <v>82</v>
+      </c>
+      <c r="H58">
+        <v>17218</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1">
+        <v>42644</v>
+      </c>
+      <c r="B59">
+        <v>1216</v>
+      </c>
+      <c r="C59">
+        <v>9</v>
+      </c>
+      <c r="D59">
+        <v>1947</v>
+      </c>
+      <c r="E59">
+        <v>907602</v>
+      </c>
+      <c r="F59" t="s">
+        <v>59</v>
+      </c>
+      <c r="G59">
+        <v>77</v>
+      </c>
+      <c r="H59">
+        <v>17532</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1">
+        <v>42675</v>
+      </c>
+      <c r="B60">
+        <v>1273</v>
+      </c>
+      <c r="C60">
+        <v>8</v>
+      </c>
+      <c r="D60">
+        <v>2264</v>
+      </c>
+      <c r="E60">
+        <v>2146334</v>
+      </c>
+      <c r="F60" t="s">
+        <v>60</v>
+      </c>
+      <c r="G60">
+        <v>78</v>
+      </c>
+      <c r="H60">
+        <v>15906</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1">
+        <v>42705</v>
+      </c>
+      <c r="B61">
+        <v>1160</v>
+      </c>
+      <c r="C61">
+        <v>9</v>
+      </c>
+      <c r="D61">
+        <v>1751</v>
+      </c>
+      <c r="E61">
+        <v>1348190</v>
+      </c>
+      <c r="F61" t="s">
+        <v>61</v>
+      </c>
+      <c r="G61">
+        <v>74</v>
+      </c>
+      <c r="H61">
+        <v>15692</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1">
+        <v>42736</v>
+      </c>
+      <c r="B62">
+        <v>1157</v>
+      </c>
+      <c r="C62">
+        <v>9</v>
+      </c>
+      <c r="D62">
+        <v>1327</v>
+      </c>
+      <c r="E62">
+        <v>1416222</v>
+      </c>
+      <c r="F62" t="s">
+        <v>62</v>
+      </c>
+      <c r="G62">
+        <v>73</v>
+      </c>
+      <c r="H62">
+        <v>12740</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1">
+        <v>42767</v>
+      </c>
+      <c r="B63">
+        <v>1654</v>
+      </c>
+      <c r="C63">
+        <v>10</v>
+      </c>
+      <c r="D63">
+        <v>2260</v>
+      </c>
+      <c r="E63">
+        <v>2354494</v>
+      </c>
+      <c r="F63" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63">
+        <v>77</v>
+      </c>
+      <c r="H63">
+        <v>42236</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1">
+        <v>42795</v>
+      </c>
+      <c r="B64">
+        <v>2268</v>
+      </c>
+      <c r="C64">
+        <v>12</v>
+      </c>
+      <c r="D64">
+        <v>2281</v>
+      </c>
+      <c r="E64">
+        <v>2633350</v>
+      </c>
+      <c r="F64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G64">
+        <v>81</v>
+      </c>
+      <c r="H64">
+        <v>100490</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="1">
+        <v>42826</v>
+      </c>
+      <c r="B65">
+        <v>1811</v>
+      </c>
+      <c r="C65">
+        <v>13</v>
+      </c>
+      <c r="D65">
+        <v>2232</v>
+      </c>
+      <c r="E65">
+        <v>1298318</v>
+      </c>
+      <c r="F65" t="s">
+        <v>65</v>
+      </c>
+      <c r="G65">
+        <v>81</v>
+      </c>
+      <c r="H65">
+        <v>74346</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="1">
+        <v>42856</v>
+      </c>
+      <c r="B66">
+        <v>1722</v>
+      </c>
+      <c r="C66">
+        <v>11</v>
+      </c>
+      <c r="D66">
+        <v>2259</v>
+      </c>
+      <c r="E66">
+        <v>2139420</v>
+      </c>
+      <c r="F66" t="s">
+        <v>66</v>
+      </c>
+      <c r="G66">
+        <v>84</v>
+      </c>
+      <c r="H66">
+        <v>26882</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="1">
+        <v>42887</v>
+      </c>
+      <c r="B67">
+        <v>2157</v>
+      </c>
+      <c r="C67">
+        <v>11</v>
+      </c>
+      <c r="D67">
+        <v>2173</v>
+      </c>
+      <c r="E67">
+        <v>1641290</v>
+      </c>
+      <c r="F67" t="s">
+        <v>67</v>
+      </c>
+      <c r="G67">
+        <v>79</v>
+      </c>
+      <c r="H67">
+        <v>31422</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="1">
+        <v>42917</v>
+      </c>
+      <c r="B68">
+        <v>1280</v>
+      </c>
+      <c r="C68">
+        <v>12</v>
+      </c>
+      <c r="D68">
+        <v>981</v>
+      </c>
+      <c r="E68">
+        <v>2790320</v>
+      </c>
+      <c r="F68" t="s">
+        <v>68</v>
+      </c>
+      <c r="G68">
+        <v>78</v>
+      </c>
+      <c r="H68">
+        <v>10702</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="1">
+        <v>42948</v>
+      </c>
+      <c r="B69">
+        <v>1149</v>
+      </c>
+      <c r="C69">
+        <v>12</v>
+      </c>
+      <c r="D69">
+        <v>967</v>
+      </c>
+      <c r="E69">
+        <v>1376160</v>
+      </c>
+      <c r="F69" t="s">
+        <v>69</v>
+      </c>
+      <c r="G69">
+        <v>78</v>
+      </c>
+      <c r="H69">
+        <v>10866</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="1">
+        <v>42979</v>
+      </c>
+      <c r="B70">
+        <v>1149</v>
+      </c>
+      <c r="C70">
+        <v>12</v>
+      </c>
+      <c r="D70">
+        <v>1606</v>
+      </c>
+      <c r="E70">
+        <v>635528</v>
+      </c>
+      <c r="F70" t="s">
+        <v>70</v>
+      </c>
+      <c r="G70">
+        <v>73</v>
+      </c>
+      <c r="H70">
+        <v>10600</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="1">
+        <v>43009</v>
+      </c>
+      <c r="B71">
+        <v>1497</v>
+      </c>
+      <c r="C71">
+        <v>11</v>
+      </c>
+      <c r="D71">
+        <v>1763</v>
+      </c>
+      <c r="E71">
+        <v>793478</v>
+      </c>
+      <c r="F71" t="s">
+        <v>71</v>
+      </c>
+      <c r="G71">
+        <v>82</v>
+      </c>
+      <c r="H71">
+        <v>14318</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="1">
+        <v>43040</v>
+      </c>
+      <c r="B72">
+        <v>1318</v>
+      </c>
+      <c r="C72">
+        <v>11</v>
+      </c>
+      <c r="D72">
+        <v>1476</v>
+      </c>
+      <c r="E72">
+        <v>705970</v>
+      </c>
+      <c r="F72" t="s">
+        <v>72</v>
+      </c>
+      <c r="G72">
+        <v>76</v>
+      </c>
+      <c r="H72">
+        <v>12676</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="1">
+        <v>43070</v>
+      </c>
+      <c r="B73">
+        <v>1122</v>
+      </c>
+      <c r="C73">
+        <v>10</v>
+      </c>
+      <c r="D73">
+        <v>872</v>
+      </c>
+      <c r="E73">
+        <v>708060</v>
+      </c>
+      <c r="F73" t="s">
+        <v>73</v>
+      </c>
+      <c r="G73">
+        <v>72</v>
+      </c>
+      <c r="H73">
+        <v>8868</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="1">
+        <v>43101</v>
+      </c>
+      <c r="B74">
+        <v>1494</v>
+      </c>
+      <c r="C74">
+        <v>9</v>
+      </c>
+      <c r="D74">
+        <v>1182</v>
+      </c>
+      <c r="E74">
+        <v>1349130</v>
+      </c>
+      <c r="F74" t="s">
+        <v>74</v>
+      </c>
+      <c r="G74">
+        <v>69</v>
+      </c>
+      <c r="H74">
+        <v>11902</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="1">
+        <v>43132</v>
+      </c>
+      <c r="B75">
+        <v>1318</v>
+      </c>
+      <c r="C75">
+        <v>9</v>
+      </c>
+      <c r="D75">
+        <v>1153</v>
+      </c>
+      <c r="E75">
+        <v>3089702</v>
+      </c>
+      <c r="F75" t="s">
+        <v>75</v>
+      </c>
+      <c r="G75">
+        <v>79</v>
+      </c>
+      <c r="H75">
+        <v>11336</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="1">
+        <v>43160</v>
+      </c>
+      <c r="B76">
+        <v>1592</v>
+      </c>
+      <c r="C76">
+        <v>9</v>
+      </c>
+      <c r="D76">
+        <v>1033</v>
+      </c>
+      <c r="E76">
+        <v>1022114</v>
+      </c>
+      <c r="F76" t="s">
+        <v>76</v>
+      </c>
+      <c r="G76">
+        <v>79</v>
+      </c>
+      <c r="H76">
+        <v>14162</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="1">
+        <v>43191</v>
+      </c>
+      <c r="B77">
+        <v>1378</v>
+      </c>
+      <c r="C77">
+        <v>8</v>
+      </c>
+      <c r="D77">
+        <v>1116</v>
+      </c>
+      <c r="E77">
+        <v>622540</v>
+      </c>
+      <c r="F77" t="s">
+        <v>77</v>
+      </c>
+      <c r="G77">
+        <v>81</v>
+      </c>
+      <c r="H77">
+        <v>13518</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="1">
+        <v>43221</v>
+      </c>
+      <c r="B78">
+        <v>1379</v>
+      </c>
+      <c r="C78">
+        <v>8</v>
+      </c>
+      <c r="D78">
+        <v>1005</v>
+      </c>
+      <c r="E78">
+        <v>2125632</v>
+      </c>
+      <c r="F78" t="s">
+        <v>78</v>
+      </c>
+      <c r="G78">
+        <v>75</v>
+      </c>
+      <c r="H78">
+        <v>15248</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="1">
+        <v>43252</v>
+      </c>
+      <c r="B79">
+        <v>1330</v>
+      </c>
+      <c r="C79">
+        <v>8</v>
+      </c>
+      <c r="D79">
+        <v>1003</v>
+      </c>
+      <c r="E79">
+        <v>1300360</v>
+      </c>
+      <c r="F79" t="s">
+        <v>79</v>
+      </c>
+      <c r="G79">
+        <v>72</v>
+      </c>
+      <c r="H79">
+        <v>13234</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="1">
+        <v>43282</v>
+      </c>
+      <c r="B80">
+        <v>1307</v>
+      </c>
+      <c r="C80">
+        <v>8</v>
+      </c>
+      <c r="D80">
+        <v>1127</v>
+      </c>
+      <c r="E80">
+        <v>969762</v>
+      </c>
+      <c r="F80" t="s">
+        <v>80</v>
+      </c>
+      <c r="G80">
+        <v>75</v>
+      </c>
+      <c r="H80">
+        <v>13388</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1">
+        <v>43313</v>
+      </c>
+      <c r="B81">
+        <v>1232</v>
+      </c>
+      <c r="C81">
+        <v>9</v>
+      </c>
+      <c r="D81">
+        <v>974</v>
+      </c>
+      <c r="E81">
+        <v>1492266</v>
+      </c>
+      <c r="F81" t="s">
+        <v>81</v>
+      </c>
+      <c r="G81">
+        <v>73</v>
+      </c>
+      <c r="H81">
+        <v>12752</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1">
+        <v>43344</v>
+      </c>
+      <c r="B82">
+        <v>1249</v>
+      </c>
+      <c r="C82">
+        <v>9</v>
+      </c>
+      <c r="D82">
+        <v>1186</v>
+      </c>
+      <c r="E82">
+        <v>1345468</v>
+      </c>
+      <c r="F82" t="s">
+        <v>82</v>
+      </c>
+      <c r="G82">
+        <v>78</v>
+      </c>
+      <c r="H82">
+        <v>14230</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="1">
+        <v>43374</v>
+      </c>
+      <c r="B83">
+        <v>1550</v>
+      </c>
+      <c r="C83">
+        <v>10</v>
+      </c>
+      <c r="D83">
+        <v>1040</v>
+      </c>
+      <c r="E83">
+        <v>2535200</v>
+      </c>
+      <c r="F83" t="s">
+        <v>83</v>
+      </c>
+      <c r="G83">
+        <v>87</v>
+      </c>
+      <c r="H83">
+        <v>14002</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1">
+        <v>43405</v>
+      </c>
+      <c r="B84">
+        <v>1581</v>
+      </c>
+      <c r="C84">
+        <v>11</v>
+      </c>
+      <c r="D84">
+        <v>985</v>
+      </c>
+      <c r="E84">
+        <v>2132506</v>
+      </c>
+      <c r="F84" t="s">
+        <v>84</v>
+      </c>
+      <c r="G84">
+        <v>84</v>
+      </c>
+      <c r="H84">
+        <v>12536</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1">
+        <v>43435</v>
+      </c>
+      <c r="B85">
+        <v>1333</v>
+      </c>
+      <c r="C85">
+        <v>9</v>
+      </c>
+      <c r="D85">
+        <v>998</v>
+      </c>
+      <c r="E85">
+        <v>1553024</v>
+      </c>
+      <c r="F85" t="s">
+        <v>85</v>
+      </c>
+      <c r="G85">
+        <v>75</v>
+      </c>
+      <c r="H85">
+        <v>14020</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1">
+        <v>43466</v>
+      </c>
+      <c r="B86">
+        <v>1560</v>
+      </c>
+      <c r="C86">
+        <v>10</v>
+      </c>
+      <c r="D86">
+        <v>1252</v>
+      </c>
+      <c r="E86">
+        <v>2963372</v>
+      </c>
+      <c r="F86" t="s">
+        <v>86</v>
+      </c>
+      <c r="G86">
+        <v>77</v>
+      </c>
+      <c r="H86">
+        <v>17956</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="1">
+        <v>43497</v>
+      </c>
+      <c r="B87">
+        <v>1339</v>
+      </c>
+      <c r="C87">
+        <v>10</v>
+      </c>
+      <c r="D87">
+        <v>1168</v>
+      </c>
+      <c r="E87">
+        <v>1108552</v>
+      </c>
+      <c r="F87" t="s">
+        <v>87</v>
+      </c>
+      <c r="G87">
+        <v>76</v>
+      </c>
+      <c r="H87">
+        <v>14532</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1">
+        <v>43525</v>
+      </c>
+      <c r="B88">
+        <v>1622</v>
+      </c>
+      <c r="C88">
+        <v>10</v>
+      </c>
+      <c r="D88">
+        <v>1418</v>
+      </c>
+      <c r="E88">
+        <v>3122710</v>
+      </c>
+      <c r="F88" t="s">
+        <v>88</v>
+      </c>
+      <c r="G88">
+        <v>72</v>
+      </c>
+      <c r="H88">
+        <v>18280</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1">
+        <v>43556</v>
+      </c>
+      <c r="B89">
+        <v>1382</v>
+      </c>
+      <c r="C89">
+        <v>10</v>
+      </c>
+      <c r="D89">
+        <v>1071</v>
+      </c>
+      <c r="E89">
+        <v>2714540</v>
+      </c>
+      <c r="F89" t="s">
+        <v>89</v>
+      </c>
+      <c r="G89">
+        <v>76</v>
+      </c>
+      <c r="H89">
+        <v>14778</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1">
+        <v>43586</v>
+      </c>
+      <c r="B90">
+        <v>262</v>
+      </c>
+      <c r="C90">
+        <v>7</v>
+      </c>
+      <c r="D90">
+        <v>1019</v>
+      </c>
+      <c r="E90">
+        <v>2256172</v>
+      </c>
+      <c r="F90" t="s">
+        <v>90</v>
+      </c>
+      <c r="G90">
+        <v>38</v>
+      </c>
+      <c r="H90">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1">
+        <v>43617</v>
+      </c>
+      <c r="B91">
+        <v>265</v>
+      </c>
+      <c r="C91">
+        <v>7</v>
+      </c>
+      <c r="D91">
+        <v>896</v>
+      </c>
+      <c r="E91">
+        <v>4418880</v>
+      </c>
+      <c r="F91" t="s">
+        <v>91</v>
+      </c>
+      <c r="G91">
+        <v>39</v>
+      </c>
+      <c r="H91">
+        <v>11822</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="1">
+        <v>43647</v>
+      </c>
+      <c r="B92">
+        <v>245</v>
+      </c>
+      <c r="C92">
+        <v>7</v>
+      </c>
+      <c r="D92">
+        <v>677</v>
+      </c>
+      <c r="E92">
+        <v>1342152</v>
+      </c>
+      <c r="F92" t="s">
+        <v>92</v>
+      </c>
+      <c r="G92">
+        <v>36</v>
+      </c>
+      <c r="H92">
+        <v>14838</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="1">
+        <v>43678</v>
+      </c>
+      <c r="B93">
+        <v>244</v>
+      </c>
+      <c r="C93">
+        <v>7</v>
+      </c>
+      <c r="D93">
+        <v>1474</v>
+      </c>
+      <c r="E93">
+        <v>4515938</v>
+      </c>
+      <c r="F93" t="s">
+        <v>93</v>
+      </c>
+      <c r="G93">
+        <v>42</v>
+      </c>
+      <c r="H93">
+        <v>12176</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1">
+        <v>43709</v>
+      </c>
+      <c r="B94">
+        <v>955</v>
+      </c>
+      <c r="C94">
+        <v>9</v>
+      </c>
+      <c r="D94">
+        <v>1105</v>
+      </c>
+      <c r="E94">
+        <v>3398630</v>
+      </c>
+      <c r="F94" t="s">
+        <v>94</v>
+      </c>
+      <c r="G94">
+        <v>65</v>
+      </c>
+      <c r="H94">
+        <v>13554</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="1">
+        <v>43739</v>
+      </c>
+      <c r="B95">
+        <v>2126</v>
+      </c>
+      <c r="C95">
+        <v>9</v>
+      </c>
+      <c r="D95">
+        <v>1560</v>
+      </c>
+      <c r="E95">
+        <v>4131126</v>
+      </c>
+      <c r="F95" t="s">
+        <v>95</v>
+      </c>
+      <c r="G95">
+        <v>86</v>
+      </c>
+      <c r="H95">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="1">
+        <v>43770</v>
+      </c>
+      <c r="B96">
+        <v>2140</v>
+      </c>
+      <c r="C96">
+        <v>9</v>
+      </c>
+      <c r="D96">
+        <v>2477</v>
+      </c>
+      <c r="E96">
+        <v>8799182</v>
+      </c>
+      <c r="F96" t="s">
+        <v>96</v>
+      </c>
+      <c r="G96">
+        <v>79</v>
+      </c>
+      <c r="H96">
+        <v>31774</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1">
+        <v>43800</v>
+      </c>
+      <c r="B97">
+        <v>1999</v>
+      </c>
+      <c r="C97">
+        <v>9</v>
+      </c>
+      <c r="D97">
+        <v>2498</v>
+      </c>
+      <c r="E97">
+        <v>5702566</v>
+      </c>
+      <c r="F97" t="s">
+        <v>97</v>
+      </c>
+      <c r="G97">
+        <v>79</v>
+      </c>
+      <c r="H97">
+        <v>30598</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="1">
+        <v>43831</v>
+      </c>
+      <c r="B98">
+        <v>2553</v>
+      </c>
+      <c r="C98">
+        <v>9</v>
+      </c>
+      <c r="D98">
+        <v>1751</v>
+      </c>
+      <c r="E98">
+        <v>2005956</v>
+      </c>
+      <c r="F98" t="s">
+        <v>98</v>
+      </c>
+      <c r="G98">
+        <v>76</v>
+      </c>
+      <c r="H98">
+        <v>24208</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1">
+        <v>43862</v>
+      </c>
+      <c r="B99">
+        <v>2716</v>
+      </c>
+      <c r="C99">
+        <v>9</v>
+      </c>
+      <c r="D99">
+        <v>1224</v>
+      </c>
+      <c r="E99">
+        <v>3053212</v>
+      </c>
+      <c r="F99" t="s">
+        <v>99</v>
+      </c>
+      <c r="G99">
+        <v>91</v>
+      </c>
+      <c r="H99">
+        <v>17782</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="1">
+        <v>43891</v>
+      </c>
+      <c r="B100">
+        <v>2738</v>
+      </c>
+      <c r="C100">
+        <v>9</v>
+      </c>
+      <c r="D100">
+        <v>1323</v>
+      </c>
+      <c r="E100">
+        <v>2976954</v>
+      </c>
+      <c r="F100" t="s">
+        <v>100</v>
+      </c>
+      <c r="G100">
+        <v>97</v>
+      </c>
+      <c r="H100">
+        <v>16992</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="1">
+        <v>43922</v>
+      </c>
+      <c r="B101">
+        <v>3633</v>
+      </c>
+      <c r="C101">
+        <v>8</v>
+      </c>
+      <c r="D101">
+        <v>1561</v>
+      </c>
+      <c r="E101">
+        <v>10885492</v>
+      </c>
+      <c r="F101" t="s">
+        <v>101</v>
+      </c>
+      <c r="G101">
+        <v>94</v>
+      </c>
+      <c r="H101">
+        <v>17926</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="1">
+        <v>43952</v>
+      </c>
+      <c r="B102">
+        <v>2812</v>
+      </c>
+      <c r="C102">
+        <v>8</v>
+      </c>
+      <c r="D102">
+        <v>1295</v>
+      </c>
+      <c r="E102">
+        <v>5294246</v>
+      </c>
+      <c r="F102" t="s">
+        <v>102</v>
+      </c>
+      <c r="G102">
+        <v>100</v>
+      </c>
+      <c r="H102">
+        <v>16624</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="1">
+        <v>43983</v>
+      </c>
+      <c r="B103">
+        <v>7621</v>
+      </c>
+      <c r="C103">
+        <v>8</v>
+      </c>
+      <c r="D103">
+        <v>1292</v>
+      </c>
+      <c r="E103">
+        <v>6656276</v>
+      </c>
+      <c r="F103" t="s">
+        <v>103</v>
+      </c>
+      <c r="G103">
+        <v>91</v>
+      </c>
+      <c r="H103">
+        <v>25330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="1">
+        <v>44013</v>
+      </c>
+      <c r="B104">
+        <v>6598</v>
+      </c>
+      <c r="C104">
+        <v>8</v>
+      </c>
+      <c r="D104">
+        <v>1170</v>
+      </c>
+      <c r="E104">
+        <v>6276118</v>
+      </c>
+      <c r="F104" t="s">
+        <v>104</v>
+      </c>
+      <c r="G104">
+        <v>96</v>
+      </c>
+      <c r="H104">
+        <v>23174</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="1">
+        <v>44044</v>
+      </c>
+      <c r="B105">
+        <v>3951</v>
+      </c>
+      <c r="C105">
+        <v>8</v>
+      </c>
+      <c r="D105">
+        <v>1036</v>
+      </c>
+      <c r="E105">
+        <v>3052726</v>
+      </c>
+      <c r="F105" t="s">
+        <v>105</v>
+      </c>
+      <c r="G105">
+        <v>88</v>
+      </c>
+      <c r="H105">
+        <v>15166</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1">
+        <v>44075</v>
+      </c>
+      <c r="B106">
+        <v>2863</v>
+      </c>
+      <c r="C106">
+        <v>8</v>
+      </c>
+      <c r="D106">
+        <v>1282</v>
+      </c>
+      <c r="E106">
+        <v>8025984</v>
+      </c>
+      <c r="F106" t="s">
+        <v>106</v>
+      </c>
+      <c r="G106">
+        <v>88</v>
+      </c>
+      <c r="H106">
+        <v>17244</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1">
+        <v>44105</v>
+      </c>
+      <c r="B107">
+        <v>5053</v>
+      </c>
+      <c r="C107">
+        <v>7</v>
+      </c>
+      <c r="D107">
+        <v>1369</v>
+      </c>
+      <c r="E107">
+        <v>6838938</v>
+      </c>
+      <c r="F107" t="s">
+        <v>107</v>
+      </c>
+      <c r="G107">
+        <v>98</v>
+      </c>
+      <c r="H107">
+        <v>20050</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="1">
+        <v>44136</v>
+      </c>
+      <c r="B108">
+        <v>3644</v>
+      </c>
+      <c r="C108">
+        <v>10</v>
+      </c>
+      <c r="D108">
+        <v>1332</v>
+      </c>
+      <c r="E108">
+        <v>4505080</v>
+      </c>
+      <c r="F108" t="s">
+        <v>108</v>
+      </c>
+      <c r="G108">
+        <v>96</v>
+      </c>
+      <c r="H108">
+        <v>15874</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="1">
+        <v>44166</v>
+      </c>
+      <c r="B109">
+        <v>8125</v>
+      </c>
+      <c r="C109">
+        <v>11</v>
+      </c>
+      <c r="D109">
+        <v>1318</v>
+      </c>
+      <c r="E109">
+        <v>12274638</v>
+      </c>
+      <c r="F109" t="s">
+        <v>109</v>
+      </c>
+      <c r="G109">
+        <v>93</v>
+      </c>
+      <c r="H109">
+        <v>27840</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="1">
+        <v>44197</v>
+      </c>
+      <c r="B110">
+        <v>8388</v>
+      </c>
+      <c r="C110">
+        <v>9</v>
+      </c>
+      <c r="D110">
+        <v>1448</v>
+      </c>
+      <c r="E110">
+        <v>13815572</v>
+      </c>
+      <c r="F110" t="s">
+        <v>105</v>
+      </c>
+      <c r="G110">
+        <v>101</v>
+      </c>
+      <c r="H110">
+        <v>32246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="1">
+        <v>44228</v>
+      </c>
+      <c r="B111">
+        <v>26485</v>
+      </c>
+      <c r="C111">
+        <v>10</v>
+      </c>
+      <c r="D111">
+        <v>1430</v>
+      </c>
+      <c r="E111">
+        <v>7435374</v>
+      </c>
+      <c r="F111" t="s">
+        <v>110</v>
+      </c>
+      <c r="G111">
+        <v>100</v>
+      </c>
+      <c r="H111">
+        <v>72538</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1">
+        <v>44256</v>
+      </c>
+      <c r="B112">
+        <v>32858</v>
+      </c>
+      <c r="C112">
+        <v>9</v>
+      </c>
+      <c r="D112">
+        <v>1648</v>
+      </c>
+      <c r="E112">
+        <v>11121510</v>
+      </c>
+      <c r="F112" t="s">
+        <v>111</v>
+      </c>
+      <c r="G112">
+        <v>105</v>
+      </c>
+      <c r="H112">
+        <v>100376</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1">
+        <v>44287</v>
+      </c>
+      <c r="B113">
+        <v>16152</v>
+      </c>
+      <c r="C113">
+        <v>8</v>
+      </c>
+      <c r="D113">
+        <v>1320</v>
+      </c>
+      <c r="E113">
+        <v>10517304</v>
+      </c>
+      <c r="F113" t="s">
+        <v>112</v>
+      </c>
+      <c r="G113">
+        <v>103</v>
+      </c>
+      <c r="H113">
+        <v>50274</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1">
+        <v>44317</v>
+      </c>
+      <c r="B114">
+        <v>4599</v>
+      </c>
+      <c r="C114">
+        <v>10</v>
+      </c>
+      <c r="D114">
+        <v>1516</v>
+      </c>
+      <c r="E114">
+        <v>7576578</v>
+      </c>
+      <c r="F114" t="s">
+        <v>113</v>
+      </c>
+      <c r="G114">
+        <v>93</v>
+      </c>
+      <c r="H114">
+        <v>36402</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1">
+        <v>44348</v>
+      </c>
+      <c r="B115">
+        <v>10200</v>
+      </c>
+      <c r="C115">
+        <v>7</v>
+      </c>
+      <c r="D115">
+        <v>1682</v>
+      </c>
+      <c r="E115">
+        <v>10985604</v>
+      </c>
+      <c r="F115" t="s">
+        <v>114</v>
+      </c>
+      <c r="G115">
+        <v>94</v>
+      </c>
+      <c r="H115">
+        <v>41308</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="1">
+        <v>44378</v>
+      </c>
+      <c r="B116">
+        <v>21823</v>
+      </c>
+      <c r="C116">
+        <v>9</v>
+      </c>
+      <c r="D116">
+        <v>1394</v>
+      </c>
+      <c r="E116">
+        <v>24946302</v>
+      </c>
+      <c r="F116" t="s">
+        <v>115</v>
+      </c>
+      <c r="G116">
+        <v>94</v>
+      </c>
+      <c r="H116">
+        <v>74830</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1">
+        <v>44409</v>
+      </c>
+      <c r="B117">
+        <v>12867</v>
+      </c>
+      <c r="C117">
+        <v>8</v>
+      </c>
+      <c r="D117">
+        <v>1506</v>
+      </c>
+      <c r="E117">
+        <v>35867520</v>
+      </c>
+      <c r="F117" t="s">
+        <v>116</v>
+      </c>
+      <c r="G117">
+        <v>118</v>
+      </c>
+      <c r="H117">
+        <v>54288</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="1">
+        <v>44440</v>
+      </c>
+      <c r="B118">
+        <v>15899</v>
+      </c>
+      <c r="C118">
+        <v>8</v>
+      </c>
+      <c r="D118">
+        <v>1655</v>
+      </c>
+      <c r="E118">
+        <v>23492534</v>
+      </c>
+      <c r="F118" t="s">
+        <v>117</v>
+      </c>
+      <c r="G118">
+        <v>112</v>
+      </c>
+      <c r="H118">
+        <v>62824</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1">
+        <v>44470</v>
+      </c>
+      <c r="B119">
+        <v>3043</v>
+      </c>
+      <c r="C119">
+        <v>8</v>
+      </c>
+      <c r="D119">
+        <v>1511</v>
+      </c>
+      <c r="E119">
+        <v>7154118</v>
+      </c>
+      <c r="F119" t="s">
+        <v>118</v>
+      </c>
+      <c r="G119">
+        <v>98</v>
+      </c>
+      <c r="H119">
+        <v>22902</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1">
+        <v>44501</v>
+      </c>
+      <c r="B120">
+        <v>5080</v>
+      </c>
+      <c r="C120">
+        <v>8</v>
+      </c>
+      <c r="D120">
+        <v>1407</v>
+      </c>
+      <c r="E120">
+        <v>8115492</v>
+      </c>
+      <c r="F120" t="s">
+        <v>119</v>
+      </c>
+      <c r="G120">
+        <v>92</v>
+      </c>
+      <c r="H120">
+        <v>26520</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1">
+        <v>44531</v>
+      </c>
+      <c r="B121">
+        <v>8201</v>
+      </c>
+      <c r="C121">
+        <v>8</v>
+      </c>
+      <c r="D121">
+        <v>1853</v>
+      </c>
+      <c r="E121">
+        <v>8312216</v>
+      </c>
+      <c r="F121" t="s">
+        <v>120</v>
+      </c>
+      <c r="G121">
+        <v>104</v>
+      </c>
+      <c r="H121">
+        <v>35062</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1">
+        <v>44562</v>
+      </c>
+      <c r="B122">
+        <v>39617</v>
+      </c>
+      <c r="C122">
+        <v>8</v>
+      </c>
+      <c r="D122">
+        <v>1534</v>
+      </c>
+      <c r="E122">
+        <v>37098356</v>
+      </c>
+      <c r="F122" t="s">
+        <v>121</v>
+      </c>
+      <c r="G122">
+        <v>101</v>
+      </c>
+      <c r="H122">
+        <v>129266</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1">
+        <v>44593</v>
+      </c>
+      <c r="B123">
+        <v>16990</v>
+      </c>
+      <c r="C123">
+        <v>9</v>
+      </c>
+      <c r="D123">
+        <v>1506</v>
+      </c>
+      <c r="E123">
+        <v>20544946</v>
+      </c>
+      <c r="F123" t="s">
+        <v>122</v>
+      </c>
+      <c r="G123">
+        <v>103</v>
+      </c>
+      <c r="H123">
+        <v>52708</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1">
+        <v>44621</v>
+      </c>
+      <c r="B124">
+        <v>17020</v>
+      </c>
+      <c r="C124">
+        <v>9</v>
+      </c>
+      <c r="D124">
+        <v>1698</v>
+      </c>
+      <c r="E124">
+        <v>16879362</v>
+      </c>
+      <c r="F124" t="s">
+        <v>123</v>
+      </c>
+      <c r="G124">
+        <v>106</v>
+      </c>
+      <c r="H124">
+        <v>59368</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="1">
+        <v>44652</v>
+      </c>
+      <c r="B125">
+        <v>50073</v>
+      </c>
+      <c r="C125">
+        <v>8</v>
+      </c>
+      <c r="D125">
+        <v>1681</v>
+      </c>
+      <c r="E125">
+        <v>31500138</v>
+      </c>
+      <c r="F125" t="s">
+        <v>124</v>
+      </c>
+      <c r="G125">
+        <v>104</v>
+      </c>
+      <c r="H125">
+        <v>143442</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1">
+        <v>44682</v>
+      </c>
+      <c r="B126">
+        <v>53388</v>
+      </c>
+      <c r="C126">
+        <v>8</v>
+      </c>
+      <c r="D126">
+        <v>1969</v>
+      </c>
+      <c r="E126">
+        <v>35858602</v>
+      </c>
+      <c r="F126" t="s">
+        <v>125</v>
+      </c>
+      <c r="G126">
+        <v>98</v>
+      </c>
+      <c r="H126">
+        <v>154668</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1">
+        <v>44713</v>
+      </c>
+      <c r="B127">
+        <v>5861</v>
+      </c>
+      <c r="C127">
+        <v>8</v>
+      </c>
+      <c r="D127">
+        <v>1843</v>
+      </c>
+      <c r="E127">
+        <v>9274070</v>
+      </c>
+      <c r="F127" t="s">
+        <v>126</v>
+      </c>
+      <c r="G127">
+        <v>99</v>
+      </c>
+      <c r="H127">
+        <v>29648</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="1">
+        <v>44743</v>
+      </c>
+      <c r="B128">
+        <v>13176</v>
+      </c>
+      <c r="C128">
+        <v>8</v>
+      </c>
+      <c r="D128">
+        <v>1467</v>
+      </c>
+      <c r="E128">
+        <v>14548838</v>
+      </c>
+      <c r="F128" t="s">
+        <v>127</v>
+      </c>
+      <c r="G128">
+        <v>89</v>
+      </c>
+      <c r="H128">
+        <v>43370</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1">
+        <v>44774</v>
+      </c>
+      <c r="B129">
+        <v>5454</v>
+      </c>
+      <c r="C129">
+        <v>8</v>
+      </c>
+      <c r="D129">
+        <v>1726</v>
+      </c>
+      <c r="E129">
+        <v>10161398</v>
+      </c>
+      <c r="F129" t="s">
+        <v>128</v>
+      </c>
+      <c r="G129">
+        <v>99</v>
+      </c>
+      <c r="H129">
+        <v>26960</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1">
+        <v>44805</v>
+      </c>
+      <c r="B130">
+        <v>4912</v>
+      </c>
+      <c r="C130">
+        <v>8</v>
+      </c>
+      <c r="D130">
+        <v>1956</v>
+      </c>
+      <c r="E130">
+        <v>8730002</v>
+      </c>
+      <c r="F130" t="s">
+        <v>129</v>
+      </c>
+      <c r="G130">
+        <v>91</v>
+      </c>
+      <c r="H130">
+        <v>24132</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1">
+        <v>44835</v>
+      </c>
+      <c r="B131">
+        <v>4239</v>
+      </c>
+      <c r="C131">
+        <v>8</v>
+      </c>
+      <c r="D131">
+        <v>1282</v>
+      </c>
+      <c r="E131">
+        <v>7821100</v>
+      </c>
+      <c r="F131" t="s">
+        <v>130</v>
+      </c>
+      <c r="G131">
+        <v>79</v>
+      </c>
+      <c r="H131">
+        <v>22130</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="1">
+        <v>44866</v>
+      </c>
+      <c r="B132">
+        <v>8517</v>
+      </c>
+      <c r="C132">
+        <v>8</v>
+      </c>
+      <c r="D132">
+        <v>1925</v>
+      </c>
+      <c r="E132">
+        <v>19608340</v>
+      </c>
+      <c r="F132" t="s">
+        <v>131</v>
+      </c>
+      <c r="G132">
+        <v>96</v>
+      </c>
+      <c r="H132">
+        <v>34346</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1">
+        <v>44896</v>
+      </c>
+      <c r="B133">
+        <v>7199</v>
+      </c>
+      <c r="C133">
+        <v>8</v>
+      </c>
+      <c r="D133">
+        <v>1641</v>
+      </c>
+      <c r="E133">
+        <v>4922832</v>
+      </c>
+      <c r="F133" t="s">
+        <v>122</v>
+      </c>
+      <c r="G133">
+        <v>84</v>
+      </c>
+      <c r="H133">
+        <v>61298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="1">
+        <v>44927</v>
+      </c>
+      <c r="B134">
+        <v>9112</v>
+      </c>
+      <c r="C134">
+        <v>8</v>
+      </c>
+      <c r="D134">
+        <v>3509</v>
+      </c>
+      <c r="E134">
+        <v>5039300</v>
+      </c>
+      <c r="F134" t="s">
+        <v>132</v>
+      </c>
+      <c r="G134">
+        <v>94</v>
+      </c>
+      <c r="H134">
+        <v>74248</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="1">
+        <v>44958</v>
+      </c>
+      <c r="B135">
+        <v>3470</v>
+      </c>
+      <c r="C135">
+        <v>8</v>
+      </c>
+      <c r="D135">
+        <v>2098</v>
+      </c>
+      <c r="E135">
+        <v>9598432</v>
+      </c>
+      <c r="F135" t="s">
+        <v>133</v>
+      </c>
+      <c r="G135">
+        <v>102</v>
+      </c>
+      <c r="H135">
+        <v>21174</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1">
+        <v>44986</v>
+      </c>
+      <c r="B136">
+        <v>4097</v>
+      </c>
+      <c r="C136">
+        <v>10</v>
+      </c>
+      <c r="D136">
+        <v>2194</v>
+      </c>
+      <c r="E136">
+        <v>9124602</v>
+      </c>
+      <c r="F136" t="s">
+        <v>134</v>
+      </c>
+      <c r="G136">
+        <v>109</v>
+      </c>
+      <c r="H136">
+        <v>24220</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="1">
+        <v>45017</v>
+      </c>
+      <c r="B137">
+        <v>3655</v>
+      </c>
+      <c r="C137">
+        <v>10</v>
+      </c>
+      <c r="D137">
+        <v>1553</v>
+      </c>
+      <c r="E137">
+        <v>15947804</v>
+      </c>
+      <c r="F137" t="s">
+        <v>135</v>
+      </c>
+      <c r="G137">
+        <v>99</v>
+      </c>
+      <c r="H137">
+        <v>22896</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="1">
+        <v>45047</v>
+      </c>
+      <c r="B138">
+        <v>4052</v>
+      </c>
+      <c r="C138">
+        <v>10</v>
+      </c>
+      <c r="D138">
+        <v>1517</v>
+      </c>
+      <c r="E138">
+        <v>34625720</v>
+      </c>
+      <c r="F138" t="s">
+        <v>136</v>
+      </c>
+      <c r="G138">
+        <v>96</v>
+      </c>
+      <c r="H138">
+        <v>19790</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="1">
+        <v>45078</v>
+      </c>
+      <c r="B139">
+        <v>2862</v>
+      </c>
+      <c r="C139">
+        <v>10</v>
+      </c>
+      <c r="D139">
+        <v>1949</v>
+      </c>
+      <c r="E139">
+        <v>24824628</v>
+      </c>
+      <c r="F139" t="s">
+        <v>137</v>
+      </c>
+      <c r="G139">
+        <v>97</v>
+      </c>
+      <c r="H139">
+        <v>19654</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="1">
+        <v>45108</v>
+      </c>
+      <c r="B140">
+        <v>1634</v>
+      </c>
+      <c r="C140">
+        <v>9</v>
+      </c>
+      <c r="D140">
+        <v>1585</v>
+      </c>
+      <c r="E140">
+        <v>17628722</v>
+      </c>
+      <c r="F140" t="s">
+        <v>138</v>
+      </c>
+      <c r="G140">
+        <v>81</v>
+      </c>
+      <c r="H140">
+        <v>21890</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="1">
+        <v>45139</v>
+      </c>
+      <c r="B141">
+        <v>3507</v>
+      </c>
+      <c r="C141">
+        <v>9</v>
+      </c>
+      <c r="D141">
+        <v>1757</v>
+      </c>
+      <c r="E141">
+        <v>9940950</v>
+      </c>
+      <c r="F141" t="s">
+        <v>139</v>
+      </c>
+      <c r="G141">
+        <v>110</v>
+      </c>
+      <c r="H141">
+        <v>18744</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1">
+        <v>45170</v>
+      </c>
+      <c r="B142">
+        <v>3514</v>
+      </c>
+      <c r="C142">
+        <v>9</v>
+      </c>
+      <c r="D142">
+        <v>1667</v>
+      </c>
+      <c r="E142">
+        <v>6023714</v>
+      </c>
+      <c r="F142" t="s">
+        <v>140</v>
+      </c>
+      <c r="G142">
+        <v>101</v>
+      </c>
+      <c r="H142">
+        <v>20084</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="1">
+        <v>45200</v>
+      </c>
+      <c r="B143">
+        <v>4252</v>
+      </c>
+      <c r="C143">
+        <v>9</v>
+      </c>
+      <c r="D143">
+        <v>1437</v>
+      </c>
+      <c r="E143">
+        <v>5708156</v>
+      </c>
+      <c r="F143" t="s">
+        <v>141</v>
+      </c>
+      <c r="G143">
+        <v>106</v>
+      </c>
+      <c r="H143">
+        <v>23504</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="1">
+        <v>45231</v>
+      </c>
+      <c r="B144">
+        <v>3407</v>
+      </c>
+      <c r="C144">
+        <v>9</v>
+      </c>
+      <c r="D144">
+        <v>1436</v>
+      </c>
+      <c r="E144">
+        <v>6647978</v>
+      </c>
+      <c r="F144" t="s">
+        <v>142</v>
+      </c>
+      <c r="G144">
+        <v>90</v>
+      </c>
+      <c r="H144">
+        <v>18894</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1">
+        <v>45261</v>
+      </c>
+      <c r="B145">
+        <v>4396</v>
+      </c>
+      <c r="C145">
+        <v>9</v>
+      </c>
+      <c r="D145">
+        <v>2863</v>
+      </c>
+      <c r="E145">
+        <v>10862418</v>
+      </c>
+      <c r="F145" t="s">
+        <v>143</v>
+      </c>
+      <c r="G145">
+        <v>106</v>
+      </c>
+      <c r="H145">
+        <v>26356</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="1">
+        <v>45292</v>
+      </c>
+      <c r="B146">
+        <v>5552</v>
+      </c>
+      <c r="C146">
+        <v>9</v>
+      </c>
+      <c r="D146">
+        <v>2951</v>
+      </c>
+      <c r="E146">
+        <v>14603770</v>
+      </c>
+      <c r="F146" t="s">
+        <v>144</v>
+      </c>
+      <c r="G146">
+        <v>110</v>
+      </c>
+      <c r="H146">
+        <v>54424</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="1">
+        <v>45323</v>
+      </c>
+      <c r="B147">
+        <v>4880</v>
+      </c>
+      <c r="C147">
+        <v>8</v>
+      </c>
+      <c r="D147">
+        <v>2051</v>
+      </c>
+      <c r="E147">
+        <v>9722591</v>
+      </c>
+      <c r="F147" t="s">
+        <v>145</v>
+      </c>
+      <c r="G147">
+        <v>106</v>
+      </c>
+      <c r="H147">
+        <v>40628</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="1">
+        <v>45352</v>
+      </c>
+      <c r="B148">
+        <v>5112</v>
+      </c>
+      <c r="C148">
+        <v>9</v>
+      </c>
+      <c r="D148">
+        <v>2161</v>
+      </c>
+      <c r="E148">
+        <v>12879692</v>
+      </c>
+      <c r="F148" t="s">
+        <v>146</v>
+      </c>
+      <c r="G148">
+        <v>106</v>
+      </c>
+      <c r="H148">
+        <v>41607</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1">
+        <v>45383</v>
+      </c>
+      <c r="B149">
+        <v>6334</v>
+      </c>
+      <c r="C149">
+        <v>10</v>
+      </c>
+      <c r="D149">
+        <v>2029</v>
+      </c>
+      <c r="E149">
+        <v>20414183</v>
+      </c>
+      <c r="F149" t="s">
+        <v>147</v>
+      </c>
+      <c r="G149">
+        <v>112</v>
+      </c>
+      <c r="H149">
+        <v>50770</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="1">
+        <v>45413</v>
+      </c>
+      <c r="B150">
+        <v>5372</v>
+      </c>
+      <c r="C150">
+        <v>10</v>
+      </c>
+      <c r="D150">
+        <v>2073</v>
+      </c>
+      <c r="E150">
+        <v>10869662</v>
+      </c>
+      <c r="F150" t="s">
+        <v>148</v>
+      </c>
+      <c r="G150">
+        <v>116</v>
+      </c>
+      <c r="H150">
+        <v>50850</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1">
+        <v>45444</v>
+      </c>
+      <c r="B151">
+        <v>17234</v>
+      </c>
+      <c r="C151">
+        <v>10</v>
+      </c>
+      <c r="D151">
+        <v>2874</v>
+      </c>
+      <c r="E151">
+        <v>14147920</v>
+      </c>
+      <c r="F151" t="s">
+        <v>149</v>
+      </c>
+      <c r="G151">
+        <v>110</v>
+      </c>
+      <c r="H151">
+        <v>83292</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1">
+        <v>45474</v>
+      </c>
+      <c r="B152">
+        <v>9622</v>
+      </c>
+      <c r="C152">
+        <v>11</v>
+      </c>
+      <c r="D152">
+        <v>2266</v>
+      </c>
+      <c r="E152">
+        <v>29055318</v>
+      </c>
+      <c r="F152" t="s">
+        <v>150</v>
+      </c>
+      <c r="G152">
+        <v>97</v>
+      </c>
+      <c r="H152">
+        <v>43082</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1">
+        <v>45505</v>
+      </c>
+      <c r="B153">
+        <v>7299</v>
+      </c>
+      <c r="C153">
+        <v>11</v>
+      </c>
+      <c r="D153">
+        <v>3799</v>
+      </c>
+      <c r="E153">
+        <v>71883272</v>
+      </c>
+      <c r="F153" t="s">
+        <v>151</v>
+      </c>
+      <c r="G153">
+        <v>116</v>
+      </c>
+      <c r="H153">
+        <v>265036</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1">
+        <v>45536</v>
+      </c>
+      <c r="B154">
+        <v>5745</v>
+      </c>
+      <c r="C154">
+        <v>11</v>
+      </c>
+      <c r="D154">
+        <v>4680</v>
+      </c>
+      <c r="E154">
+        <v>14048014</v>
+      </c>
+      <c r="F154" t="s">
+        <v>152</v>
+      </c>
+      <c r="G154">
+        <v>117</v>
+      </c>
+      <c r="H154">
+        <v>431304</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1">
+        <v>45566</v>
+      </c>
+      <c r="B155">
+        <v>1038</v>
+      </c>
+      <c r="C155">
+        <v>9</v>
+      </c>
+      <c r="D155">
+        <v>1118</v>
+      </c>
+      <c r="E155">
+        <v>9411816</v>
+      </c>
+      <c r="F155" t="s">
+        <v>153</v>
+      </c>
+      <c r="G155">
+        <v>70</v>
+      </c>
+      <c r="H155">
+        <v>10002</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1">
+        <v>45597</v>
+      </c>
+      <c r="B156">
+        <v>6616</v>
+      </c>
+      <c r="C156">
+        <v>10</v>
+      </c>
+      <c r="D156">
+        <v>2929</v>
+      </c>
+      <c r="E156">
+        <v>8572906</v>
+      </c>
+      <c r="F156" t="s">
+        <v>154</v>
+      </c>
+      <c r="G156">
+        <v>102</v>
+      </c>
+      <c r="H156">
+        <v>45650</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1">
+        <v>45627</v>
+      </c>
+      <c r="B157">
+        <v>8514</v>
+      </c>
+      <c r="C157">
+        <v>7</v>
+      </c>
+      <c r="D157">
+        <v>2084</v>
+      </c>
+      <c r="E157">
+        <v>9319866</v>
+      </c>
+      <c r="F157" t="s">
+        <v>155</v>
+      </c>
+      <c r="G157">
+        <v>110</v>
+      </c>
+      <c r="H157">
+        <v>30250</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1">
+        <v>45658</v>
+      </c>
+      <c r="B158">
+        <v>10932</v>
+      </c>
+      <c r="C158">
+        <v>8</v>
+      </c>
+      <c r="D158">
+        <v>3127</v>
+      </c>
+      <c r="E158">
+        <v>11520965</v>
+      </c>
+      <c r="F158" t="s">
+        <v>156</v>
+      </c>
+      <c r="G158">
+        <v>139</v>
+      </c>
+      <c r="H158">
+        <v>61265</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1">
+        <v>45689</v>
+      </c>
+      <c r="B159">
+        <v>6310</v>
+      </c>
+      <c r="C159">
+        <v>8</v>
+      </c>
+      <c r="D159">
+        <v>1135</v>
+      </c>
+      <c r="E159">
+        <v>12762963</v>
+      </c>
+      <c r="F159" t="s">
+        <v>157</v>
+      </c>
+      <c r="G159">
+        <v>123</v>
+      </c>
+      <c r="H159">
+        <v>28786</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1">
+        <v>45717</v>
+      </c>
+      <c r="B160">
+        <v>37095</v>
+      </c>
+      <c r="C160">
+        <v>8</v>
+      </c>
+      <c r="D160">
+        <v>3625</v>
+      </c>
+      <c r="E160">
+        <v>75449500</v>
+      </c>
+      <c r="F160" t="s">
+        <v>158</v>
+      </c>
+      <c r="G160">
+        <v>142</v>
+      </c>
+      <c r="H160">
+        <v>205181</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1">
+        <v>45748</v>
+      </c>
+      <c r="B161">
+        <v>224721</v>
+      </c>
+      <c r="C161">
+        <v>8</v>
+      </c>
+      <c r="D161">
+        <v>4018</v>
+      </c>
+      <c r="E161">
+        <v>28206684</v>
+      </c>
+      <c r="F161" t="s">
         <v>159</v>
       </c>
-      <c r="H27">
-        <v>57444</v>
+      <c r="G161">
+        <v>171</v>
+      </c>
+      <c r="H161">
+        <v>813312</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1">
+        <v>45778</v>
+      </c>
+      <c r="B162">
+        <v>2496245</v>
+      </c>
+      <c r="C162">
+        <v>7</v>
+      </c>
+      <c r="D162">
+        <v>5172</v>
+      </c>
+      <c r="E162">
+        <v>48257329</v>
+      </c>
+      <c r="F162" t="s">
+        <v>160</v>
+      </c>
+      <c r="G162">
+        <v>216</v>
+      </c>
+      <c r="H162">
+        <v>11839512</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1">
+        <v>45809</v>
+      </c>
+      <c r="B163">
+        <v>5307564</v>
+      </c>
+      <c r="C163">
+        <v>8</v>
+      </c>
+      <c r="D163">
+        <v>5043</v>
+      </c>
+      <c r="E163">
+        <v>64342518</v>
+      </c>
+      <c r="F163" t="s">
+        <v>161</v>
+      </c>
+      <c r="G163">
+        <v>232</v>
+      </c>
+      <c r="H163">
+        <v>28414864</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1">
+        <v>45839</v>
+      </c>
+      <c r="B164">
+        <v>347782</v>
+      </c>
+      <c r="C164">
+        <v>8</v>
+      </c>
+      <c r="D164">
+        <v>5531</v>
+      </c>
+      <c r="E164">
+        <v>63924264</v>
+      </c>
+      <c r="F164" t="s">
+        <v>162</v>
+      </c>
+      <c r="G164">
+        <v>203</v>
+      </c>
+      <c r="H164">
+        <v>1184182</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1">
+        <v>45870</v>
+      </c>
+      <c r="B165">
+        <v>1650852</v>
+      </c>
+      <c r="C165">
+        <v>8</v>
+      </c>
+      <c r="D165">
+        <v>3918</v>
+      </c>
+      <c r="E165">
+        <v>32717761</v>
+      </c>
+      <c r="F165" t="s">
+        <v>163</v>
+      </c>
+      <c r="G165">
+        <v>212</v>
+      </c>
+      <c r="H165">
+        <v>6721339</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1">
+        <v>45901</v>
+      </c>
+      <c r="B166">
+        <v>464934</v>
+      </c>
+      <c r="C166">
+        <v>7</v>
+      </c>
+      <c r="D166">
+        <v>4261</v>
+      </c>
+      <c r="E166">
+        <v>34749094</v>
+      </c>
+      <c r="F166" t="s">
+        <v>164</v>
+      </c>
+      <c r="G166">
+        <v>173</v>
+      </c>
+      <c r="H166">
+        <v>1675819</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1">
+        <v>45931</v>
+      </c>
+      <c r="B167">
+        <v>70418</v>
+      </c>
+      <c r="C167">
+        <v>7</v>
+      </c>
+      <c r="D167">
+        <v>3816</v>
+      </c>
+      <c r="E167">
+        <v>90232981</v>
+      </c>
+      <c r="F167" t="s">
+        <v>165</v>
+      </c>
+      <c r="G167">
+        <v>161</v>
+      </c>
+      <c r="H167">
+        <v>369806</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1">
+        <v>45962</v>
+      </c>
+      <c r="B168">
+        <v>181928</v>
+      </c>
+      <c r="C168">
+        <v>7</v>
+      </c>
+      <c r="D168">
+        <v>5861</v>
+      </c>
+      <c r="E168">
+        <v>66802250</v>
+      </c>
+      <c r="F168" t="s">
+        <v>166</v>
+      </c>
+      <c r="G168">
+        <v>165</v>
+      </c>
+      <c r="H168">
+        <v>611063</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1">
+        <v>45992</v>
+      </c>
+      <c r="B169">
+        <v>576997</v>
+      </c>
+      <c r="C169">
+        <v>7</v>
+      </c>
+      <c r="D169">
+        <v>5609</v>
+      </c>
+      <c r="E169">
+        <v>34736487</v>
+      </c>
+      <c r="F169" t="s">
+        <v>167</v>
+      </c>
+      <c r="G169">
+        <v>174</v>
+      </c>
+      <c r="H169">
+        <v>1399420</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1">
+        <v>46023</v>
+      </c>
+      <c r="B170">
+        <v>1151098</v>
+      </c>
+      <c r="C170">
+        <v>7</v>
+      </c>
+      <c r="D170">
+        <v>5802</v>
+      </c>
+      <c r="E170">
+        <v>99978680</v>
+      </c>
+      <c r="F170" t="s">
+        <v>168</v>
+      </c>
+      <c r="G170">
+        <v>219</v>
+      </c>
+      <c r="H170">
+        <v>3485838</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1">
+        <v>46054</v>
+      </c>
+      <c r="B171">
+        <v>2002534</v>
+      </c>
+      <c r="C171">
+        <v>7</v>
+      </c>
+      <c r="D171">
+        <v>5894</v>
+      </c>
+      <c r="E171">
+        <v>44502420</v>
+      </c>
+      <c r="F171" t="s">
+        <v>169</v>
+      </c>
+      <c r="G171">
+        <v>232</v>
+      </c>
+      <c r="H171">
+        <v>6470112</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1">
+        <v>46082</v>
+      </c>
+      <c r="B172">
+        <v>2433983</v>
+      </c>
+      <c r="C172">
+        <v>7</v>
+      </c>
+      <c r="D172">
+        <v>6309</v>
+      </c>
+      <c r="E172">
+        <v>48613058</v>
+      </c>
+      <c r="F172" t="s">
+        <v>170</v>
+      </c>
+      <c r="G172">
+        <v>228</v>
+      </c>
+      <c r="H172">
+        <v>4798261</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1">
+        <v>46113</v>
+      </c>
+      <c r="B173">
+        <v>314425</v>
+      </c>
+      <c r="C173">
+        <v>7</v>
+      </c>
+      <c r="D173">
+        <v>3946</v>
+      </c>
+      <c r="E173">
+        <v>49511405</v>
+      </c>
+      <c r="F173" t="s">
+        <v>171</v>
+      </c>
+      <c r="G173">
+        <v>201</v>
+      </c>
+      <c r="H173">
+        <v>490924</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>