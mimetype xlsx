--- v1 (2026-04-18)
+++ v2 (2026-06-05)
@@ -10,566 +10,557 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="169">
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>8.4 TiB</t>
-[...8 lines deleted...]
-    <t>3.0 TiB</t>
+    <t>4.2 TiB</t>
+  </si>
+  <si>
+    <t>2.0 TiB</t>
   </si>
   <si>
     <t>2.2 TiB</t>
   </si>
   <si>
-    <t>1.8 TiB</t>
-[...11 lines deleted...]
-    <t>1.7 TiB</t>
+    <t>1.5 TiB</t>
+  </si>
+  <si>
+    <t>1.1 TiB</t>
+  </si>
+  <si>
+    <t>925.6 GiB</t>
+  </si>
+  <si>
+    <t>975.2 GiB</t>
   </si>
   <si>
     <t>1.2 TiB</t>
   </si>
   <si>
-    <t>1.6 TiB</t>
-[...8 lines deleted...]
-    <t>43.9 TiB</t>
+    <t>865.9 GiB</t>
+  </si>
+  <si>
+    <t>604.4 GiB</t>
+  </si>
+  <si>
+    <t>808.3 GiB</t>
+  </si>
+  <si>
+    <t>1.0 TiB</t>
+  </si>
+  <si>
+    <t>638.6 GiB</t>
+  </si>
+  <si>
+    <t>946.4 GiB</t>
+  </si>
+  <si>
+    <t>13.8 TiB</t>
+  </si>
+  <si>
+    <t>21.9 TiB</t>
+  </si>
+  <si>
+    <t>18.6 TiB</t>
+  </si>
+  <si>
+    <t>19.4 TiB</t>
+  </si>
+  <si>
+    <t>16.8 TiB</t>
+  </si>
+  <si>
+    <t>14.5 TiB</t>
+  </si>
+  <si>
+    <t>24.2 TiB</t>
+  </si>
+  <si>
+    <t>15.2 TiB</t>
+  </si>
+  <si>
+    <t>16.3 TiB</t>
+  </si>
+  <si>
+    <t>17.2 TiB</t>
+  </si>
+  <si>
+    <t>17.6 TiB</t>
+  </si>
+  <si>
+    <t>24.9 TiB</t>
+  </si>
+  <si>
+    <t>18.8 TiB</t>
+  </si>
+  <si>
+    <t>31.8 TiB</t>
+  </si>
+  <si>
+    <t>22.6 TiB</t>
+  </si>
+  <si>
+    <t>11.7 TiB</t>
+  </si>
+  <si>
+    <t>44.9 TiB</t>
+  </si>
+  <si>
+    <t>45.5 TiB</t>
+  </si>
+  <si>
+    <t>69.6 TiB</t>
+  </si>
+  <si>
+    <t>70.4 TiB</t>
+  </si>
+  <si>
+    <t>35.0 TiB</t>
+  </si>
+  <si>
+    <t>29.2 TiB</t>
+  </si>
+  <si>
+    <t>33.2 TiB</t>
+  </si>
+  <si>
+    <t>58.9 TiB</t>
+  </si>
+  <si>
+    <t>52.3 TiB</t>
+  </si>
+  <si>
+    <t>39.7 TiB</t>
+  </si>
+  <si>
+    <t>72.5 TiB</t>
+  </si>
+  <si>
+    <t>102.9 TiB</t>
+  </si>
+  <si>
+    <t>83.9 TiB</t>
+  </si>
+  <si>
+    <t>76.5 TiB</t>
+  </si>
+  <si>
+    <t>76.0 TiB</t>
+  </si>
+  <si>
+    <t>58.0 TiB</t>
+  </si>
+  <si>
+    <t>44.2 TiB</t>
+  </si>
+  <si>
+    <t>77.6 TiB</t>
+  </si>
+  <si>
+    <t>146.2 TiB</t>
+  </si>
+  <si>
+    <t>93.5 TiB</t>
+  </si>
+  <si>
+    <t>230.0 TiB</t>
+  </si>
+  <si>
+    <t>39.4 TiB</t>
   </si>
   <si>
     <t>37.2 TiB</t>
   </si>
   <si>
-    <t>38.8 TiB</t>
-[...2 lines deleted...]
-    <t>33.6 TiB</t>
+    <t>23.5 TiB</t>
+  </si>
+  <si>
+    <t>46.3 TiB</t>
+  </si>
+  <si>
+    <t>44.6 TiB</t>
+  </si>
+  <si>
+    <t>81.3 TiB</t>
+  </si>
+  <si>
+    <t>32.0 TiB</t>
+  </si>
+  <si>
+    <t>49.2 TiB</t>
+  </si>
+  <si>
+    <t>45.9 TiB</t>
+  </si>
+  <si>
+    <t>65.5 TiB</t>
+  </si>
+  <si>
+    <t>60.9 TiB</t>
+  </si>
+  <si>
+    <t>51.9 TiB</t>
+  </si>
+  <si>
+    <t>32.5 TiB</t>
+  </si>
+  <si>
+    <t>62.0 TiB</t>
+  </si>
+  <si>
+    <t>20.5 TiB</t>
+  </si>
+  <si>
+    <t>98.1 TiB</t>
+  </si>
+  <si>
+    <t>51.1 TiB</t>
+  </si>
+  <si>
+    <t>36.5 TiB</t>
+  </si>
+  <si>
+    <t>34.2 TiB</t>
+  </si>
+  <si>
+    <t>88.4 TiB</t>
+  </si>
+  <si>
+    <t>65.7 TiB</t>
+  </si>
+  <si>
+    <t>21.2 TiB</t>
+  </si>
+  <si>
+    <t>38.3 TiB</t>
+  </si>
+  <si>
+    <t>74.7 TiB</t>
+  </si>
+  <si>
+    <t>24.8 TiB</t>
+  </si>
+  <si>
+    <t>17.5 TiB</t>
+  </si>
+  <si>
+    <t>35.5 TiB</t>
+  </si>
+  <si>
+    <t>37.7 TiB</t>
+  </si>
+  <si>
+    <t>74.5 TiB</t>
+  </si>
+  <si>
+    <t>31.5 TiB</t>
   </si>
   <si>
     <t>29.0 TiB</t>
   </si>
   <si>
+    <t>33.3 TiB</t>
+  </si>
+  <si>
+    <t>59.9 TiB</t>
+  </si>
+  <si>
+    <t>30.8 TiB</t>
+  </si>
+  <si>
+    <t>54.1 TiB</t>
+  </si>
+  <si>
+    <t>64.2 TiB</t>
+  </si>
+  <si>
+    <t>40.2 TiB</t>
+  </si>
+  <si>
+    <t>47.9 TiB</t>
+  </si>
+  <si>
+    <t>72.2 TiB</t>
+  </si>
+  <si>
+    <t>64.8 TiB</t>
+  </si>
+  <si>
+    <t>80.6 TiB</t>
+  </si>
+  <si>
+    <t>55.7 TiB</t>
+  </si>
+  <si>
+    <t>52.5 TiB</t>
+  </si>
+  <si>
+    <t>37.3 TiB</t>
+  </si>
+  <si>
+    <t>47.8 TiB</t>
+  </si>
+  <si>
+    <t>39.1 TiB</t>
+  </si>
+  <si>
+    <t>40.0 TiB</t>
+  </si>
+  <si>
+    <t>26.5 TiB</t>
+  </si>
+  <si>
+    <t>30.0 TiB</t>
+  </si>
+  <si>
     <t>48.4 TiB</t>
   </si>
   <si>
-    <t>30.3 TiB</t>
-[...17 lines deleted...]
-    <t>63.6 TiB</t>
+    <t>39.3 TiB</t>
+  </si>
+  <si>
+    <t>43.4 TiB</t>
+  </si>
+  <si>
+    <t>84.9 TiB</t>
+  </si>
+  <si>
+    <t>50.6 TiB</t>
+  </si>
+  <si>
+    <t>66.9 TiB</t>
+  </si>
+  <si>
+    <t>40.3 TiB</t>
+  </si>
+  <si>
+    <t>65.2 TiB</t>
   </si>
   <si>
     <t>45.2 TiB</t>
   </si>
   <si>
-    <t>23.3 TiB</t>
-[...119 lines deleted...]
-    <t>102.2 TiB</t>
+    <t>82.5 TiB</t>
+  </si>
+  <si>
+    <t>108.4 TiB</t>
+  </si>
+  <si>
+    <t>63.7 TiB</t>
+  </si>
+  <si>
+    <t>158.6 TiB</t>
+  </si>
+  <si>
+    <t>67.1 TiB</t>
+  </si>
+  <si>
+    <t>100.8 TiB</t>
+  </si>
+  <si>
+    <t>74.2 TiB</t>
+  </si>
+  <si>
+    <t>47.7 TiB</t>
+  </si>
+  <si>
+    <t>61.8 TiB</t>
+  </si>
+  <si>
+    <t>59.0 TiB</t>
+  </si>
+  <si>
+    <t>84.2 TiB</t>
+  </si>
+  <si>
+    <t>176.5 TiB</t>
+  </si>
+  <si>
+    <t>53.6 TiB</t>
   </si>
   <si>
     <t>73.1 TiB</t>
   </si>
   <si>
-    <t>68.3 TiB</t>
-[...101 lines deleted...]
-    <t>78.7 TiB</t>
+    <t>83.7 TiB</t>
+  </si>
+  <si>
+    <t>92.9 TiB</t>
+  </si>
+  <si>
+    <t>90.8 TiB</t>
+  </si>
+  <si>
+    <t>94.0 TiB</t>
+  </si>
+  <si>
+    <t>49.9 TiB</t>
+  </si>
+  <si>
+    <t>101.5 TiB</t>
+  </si>
+  <si>
+    <t>148.6 TiB</t>
+  </si>
+  <si>
+    <t>153.8 TiB</t>
+  </si>
+  <si>
+    <t>79.7 TiB</t>
+  </si>
+  <si>
+    <t>104.2 TiB</t>
   </si>
   <si>
     <t>86.8 TiB</t>
   </si>
   <si>
-    <t>169.9 TiB</t>
-[...170 lines deleted...]
-    <t>133.6 TiB</t>
+    <t>150.1 TiB</t>
+  </si>
+  <si>
+    <t>100.6 TiB</t>
+  </si>
+  <si>
+    <t>101.3 TiB</t>
+  </si>
+  <si>
+    <t>93.7 TiB</t>
+  </si>
+  <si>
+    <t>122.5 TiB</t>
+  </si>
+  <si>
+    <t>212.4 TiB</t>
+  </si>
+  <si>
+    <t>165.6 TiB</t>
+  </si>
+  <si>
+    <t>137.7 TiB</t>
+  </si>
+  <si>
+    <t>180.2 TiB</t>
+  </si>
+  <si>
+    <t>96.6 TiB</t>
+  </si>
+  <si>
+    <t>136.6 TiB</t>
+  </si>
+  <si>
+    <t>55.9 TiB</t>
+  </si>
+  <si>
+    <t>72.8 TiB</t>
+  </si>
+  <si>
+    <t>105.5 TiB</t>
+  </si>
+  <si>
+    <t>164.5 TiB</t>
+  </si>
+  <si>
+    <t>154.5 TiB</t>
+  </si>
+  <si>
+    <t>140.4 TiB</t>
+  </si>
+  <si>
+    <t>130.1 TiB</t>
+  </si>
+  <si>
+    <t>100.1 TiB</t>
+  </si>
+  <si>
+    <t>366.5 TiB</t>
+  </si>
+  <si>
+    <t>313.1 TiB</t>
+  </si>
+  <si>
+    <t>131.7 TiB</t>
+  </si>
+  <si>
+    <t>158.8 TiB</t>
+  </si>
+  <si>
+    <t>224.1 TiB</t>
+  </si>
+  <si>
+    <t>136.2 TiB</t>
+  </si>
+  <si>
+    <t>20.0 TiB</t>
+  </si>
+  <si>
+    <t>3.2 TiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -865,4557 +856,4609 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H173"/>
+  <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>40909</v>
       </c>
       <c r="B2">
         <v>1090</v>
       </c>
       <c r="C2">
         <v>5</v>
       </c>
       <c r="D2">
         <v>503</v>
       </c>
       <c r="E2">
-        <v>148036</v>
+        <v>74018</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>52</v>
       </c>
       <c r="H2">
-        <v>5086</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>40940</v>
       </c>
       <c r="B3">
         <v>1086</v>
       </c>
       <c r="C3">
         <v>5</v>
       </c>
       <c r="D3">
         <v>517</v>
       </c>
       <c r="E3">
-        <v>182134</v>
+        <v>91067</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3">
         <v>49</v>
       </c>
       <c r="H3">
-        <v>5420</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
         <v>40969</v>
       </c>
       <c r="B4">
         <v>1064</v>
       </c>
       <c r="C4">
         <v>5</v>
       </c>
       <c r="D4">
         <v>679</v>
       </c>
       <c r="E4">
-        <v>213180</v>
+        <v>106590</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4">
         <v>54</v>
       </c>
       <c r="H4">
-        <v>6346</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
         <v>41000</v>
       </c>
       <c r="B5">
         <v>942</v>
       </c>
       <c r="C5">
         <v>5</v>
       </c>
       <c r="D5">
         <v>510</v>
       </c>
       <c r="E5">
-        <v>306816</v>
+        <v>153408</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5">
         <v>48</v>
       </c>
       <c r="H5">
-        <v>4754</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>41030</v>
       </c>
       <c r="B6">
         <v>980</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6">
         <v>551</v>
       </c>
       <c r="E6">
-        <v>447208</v>
+        <v>223604</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>49</v>
       </c>
       <c r="H6">
-        <v>4796</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>41061</v>
       </c>
       <c r="B7">
         <v>920</v>
       </c>
       <c r="C7">
         <v>5</v>
       </c>
       <c r="D7">
         <v>1160</v>
       </c>
       <c r="E7">
-        <v>159608</v>
+        <v>79804</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
         <v>49</v>
       </c>
       <c r="H7">
-        <v>9158</v>
+        <v>4579</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>41091</v>
       </c>
       <c r="B8">
         <v>958</v>
       </c>
       <c r="C8">
         <v>5</v>
       </c>
       <c r="D8">
         <v>768</v>
       </c>
       <c r="E8">
-        <v>148252</v>
+        <v>74126</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8">
         <v>42</v>
       </c>
       <c r="H8">
-        <v>5852</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>41122</v>
       </c>
       <c r="B9">
         <v>949</v>
       </c>
       <c r="C9">
         <v>4</v>
       </c>
       <c r="D9">
         <v>511</v>
       </c>
       <c r="E9">
-        <v>123910</v>
+        <v>61955</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9">
         <v>41</v>
       </c>
       <c r="H9">
-        <v>4362</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>41153</v>
       </c>
       <c r="B10">
         <v>918</v>
       </c>
       <c r="C10">
         <v>5</v>
       </c>
       <c r="D10">
         <v>588</v>
       </c>
       <c r="E10">
-        <v>168122</v>
+        <v>84061</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G10">
         <v>49</v>
       </c>
       <c r="H10">
-        <v>4480</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>41183</v>
       </c>
       <c r="B11">
         <v>1022</v>
       </c>
       <c r="C11">
         <v>5</v>
       </c>
       <c r="D11">
         <v>542</v>
       </c>
       <c r="E11">
-        <v>64024</v>
+        <v>32012</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G11">
         <v>44</v>
       </c>
       <c r="H11">
-        <v>5140</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>41214</v>
       </c>
       <c r="B12">
         <v>849</v>
       </c>
       <c r="C12">
         <v>5</v>
       </c>
       <c r="D12">
         <v>492</v>
       </c>
       <c r="E12">
-        <v>96926</v>
+        <v>48463</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G12">
         <v>41</v>
       </c>
       <c r="H12">
-        <v>4380</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
         <v>41244</v>
       </c>
       <c r="B13">
         <v>834</v>
       </c>
       <c r="C13">
         <v>5</v>
       </c>
       <c r="D13">
         <v>434</v>
       </c>
       <c r="E13">
-        <v>69042</v>
+        <v>34521</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G13">
         <v>50</v>
       </c>
       <c r="H13">
-        <v>3794</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>41275</v>
       </c>
       <c r="B14">
         <v>967</v>
       </c>
       <c r="C14">
         <v>5</v>
       </c>
       <c r="D14">
         <v>513</v>
       </c>
       <c r="E14">
-        <v>198794</v>
+        <v>99397</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G14">
         <v>45</v>
       </c>
       <c r="H14">
-        <v>4612</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
         <v>41306</v>
       </c>
       <c r="B15">
         <v>1016</v>
       </c>
       <c r="C15">
         <v>5</v>
       </c>
       <c r="D15">
         <v>510</v>
       </c>
       <c r="E15">
-        <v>279784</v>
+        <v>139892</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G15">
         <v>54</v>
       </c>
       <c r="H15">
-        <v>4682</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1">
         <v>41334</v>
       </c>
       <c r="B16">
         <v>991</v>
       </c>
       <c r="C16">
         <v>5</v>
       </c>
       <c r="D16">
         <v>809</v>
       </c>
       <c r="E16">
-        <v>177154</v>
+        <v>88577</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G16">
         <v>52</v>
       </c>
       <c r="H16">
-        <v>6184</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1">
         <v>41365</v>
       </c>
       <c r="B17">
         <v>1006</v>
       </c>
       <c r="C17">
         <v>5</v>
       </c>
       <c r="D17">
         <v>557</v>
       </c>
       <c r="E17">
-        <v>154372</v>
+        <v>77186</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17">
         <v>59</v>
       </c>
       <c r="H17">
-        <v>4990</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>41395</v>
       </c>
       <c r="B18">
         <v>1160</v>
       </c>
       <c r="C18">
         <v>5</v>
       </c>
       <c r="D18">
         <v>650</v>
       </c>
       <c r="E18">
-        <v>151446</v>
+        <v>75723</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G18">
         <v>57</v>
       </c>
       <c r="H18">
-        <v>6264</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
         <v>41426</v>
       </c>
       <c r="B19">
         <v>1136</v>
       </c>
       <c r="C19">
         <v>6</v>
       </c>
       <c r="D19">
         <v>678</v>
       </c>
       <c r="E19">
-        <v>1424076</v>
+        <v>712038</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G19">
         <v>51</v>
       </c>
       <c r="H19">
-        <v>7186</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>41456</v>
       </c>
       <c r="B20">
         <v>1065</v>
       </c>
       <c r="C20">
         <v>6</v>
       </c>
       <c r="D20">
         <v>944</v>
       </c>
       <c r="E20">
-        <v>3571298</v>
+        <v>1785649</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G20">
         <v>50</v>
       </c>
       <c r="H20">
-        <v>8038</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>41487</v>
       </c>
       <c r="B21">
         <v>906</v>
       </c>
       <c r="C21">
         <v>6</v>
       </c>
       <c r="D21">
         <v>736</v>
       </c>
       <c r="E21">
-        <v>3585398</v>
+        <v>1792699</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G21">
         <v>49</v>
       </c>
       <c r="H21">
-        <v>7006</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>41518</v>
       </c>
       <c r="B22">
         <v>954</v>
       </c>
       <c r="C22">
         <v>5</v>
       </c>
       <c r="D22">
         <v>738</v>
       </c>
       <c r="E22">
-        <v>3399950</v>
+        <v>1699975</v>
       </c>
       <c r="F22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G22">
         <v>62</v>
       </c>
       <c r="H22">
-        <v>6356</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1">
         <v>41548</v>
       </c>
       <c r="B23">
         <v>4733</v>
       </c>
       <c r="C23">
         <v>6</v>
       </c>
       <c r="D23">
         <v>682</v>
       </c>
       <c r="E23">
-        <v>1685784</v>
+        <v>842892</v>
       </c>
       <c r="F23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G23">
         <v>78</v>
       </c>
       <c r="H23">
-        <v>15272</v>
+        <v>7636</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>41579</v>
       </c>
       <c r="B24">
         <v>1171</v>
       </c>
       <c r="C24">
         <v>6</v>
       </c>
       <c r="D24">
         <v>868</v>
       </c>
       <c r="E24">
-        <v>1283698</v>
+        <v>641849</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G24">
         <v>62</v>
       </c>
       <c r="H24">
-        <v>8302</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>41609</v>
       </c>
       <c r="B25">
         <v>921</v>
       </c>
       <c r="C25">
         <v>6</v>
       </c>
       <c r="D25">
         <v>896</v>
       </c>
       <c r="E25">
-        <v>587528</v>
+        <v>293764</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G25">
         <v>61</v>
       </c>
       <c r="H25">
-        <v>7854</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>41640</v>
       </c>
       <c r="B26">
         <v>1101</v>
       </c>
       <c r="C26">
         <v>6</v>
       </c>
       <c r="D26">
         <v>1394</v>
       </c>
       <c r="E26">
-        <v>750736</v>
+        <v>375368</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G26">
         <v>64</v>
       </c>
       <c r="H26">
-        <v>9782</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1">
         <v>41671</v>
       </c>
       <c r="B27">
         <v>1210</v>
       </c>
       <c r="C27">
         <v>7</v>
       </c>
       <c r="D27">
         <v>776</v>
       </c>
       <c r="E27">
-        <v>1693754</v>
+        <v>846877</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G27">
         <v>61</v>
       </c>
       <c r="H27">
-        <v>8908</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1">
         <v>41699</v>
       </c>
       <c r="B28">
         <v>1271</v>
       </c>
       <c r="C28">
         <v>7</v>
       </c>
       <c r="D28">
         <v>756</v>
       </c>
       <c r="E28">
-        <v>1247312</v>
+        <v>623656</v>
       </c>
       <c r="F28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G28">
         <v>70</v>
       </c>
       <c r="H28">
-        <v>9546</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1">
         <v>41730</v>
       </c>
       <c r="B29">
         <v>1233</v>
       </c>
       <c r="C29">
         <v>8</v>
       </c>
       <c r="D29">
         <v>867</v>
       </c>
       <c r="E29">
-        <v>1368448</v>
+        <v>684224</v>
       </c>
       <c r="F29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G29">
         <v>63</v>
       </c>
       <c r="H29">
-        <v>8718</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>41760</v>
       </c>
       <c r="B30">
         <v>1227</v>
       </c>
       <c r="C30">
         <v>7</v>
       </c>
       <c r="D30">
         <v>785</v>
       </c>
       <c r="E30">
-        <v>1667244</v>
+        <v>833622</v>
       </c>
       <c r="F30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G30">
         <v>64</v>
       </c>
       <c r="H30">
-        <v>8120</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1">
         <v>41791</v>
       </c>
       <c r="B31">
         <v>1332</v>
       </c>
       <c r="C31">
         <v>7</v>
       </c>
       <c r="D31">
         <v>924</v>
       </c>
       <c r="E31">
-        <v>2139960</v>
+        <v>1069980</v>
       </c>
       <c r="F31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G31">
         <v>59</v>
       </c>
       <c r="H31">
-        <v>9288</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1">
         <v>41821</v>
       </c>
       <c r="B32">
         <v>1232</v>
       </c>
       <c r="C32">
         <v>8</v>
       </c>
       <c r="D32">
         <v>1571</v>
       </c>
       <c r="E32">
-        <v>2629240</v>
+        <v>1314620</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G32">
         <v>56</v>
       </c>
       <c r="H32">
-        <v>12950</v>
+        <v>6475</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>41852</v>
       </c>
       <c r="B33">
         <v>997</v>
       </c>
       <c r="C33">
         <v>7</v>
       </c>
       <c r="D33">
         <v>830</v>
       </c>
       <c r="E33">
-        <v>1311384</v>
+        <v>655692</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G33">
         <v>46</v>
       </c>
       <c r="H33">
-        <v>7450</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>41883</v>
       </c>
       <c r="B34">
         <v>973</v>
       </c>
       <c r="C34">
         <v>8</v>
       </c>
       <c r="D34">
         <v>968</v>
       </c>
       <c r="E34">
-        <v>783174</v>
+        <v>391587</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G34">
         <v>48</v>
       </c>
       <c r="H34">
-        <v>7968</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>41913</v>
       </c>
       <c r="B35">
         <v>1067</v>
       </c>
       <c r="C35">
         <v>8</v>
       </c>
       <c r="D35">
         <v>819</v>
       </c>
       <c r="E35">
-        <v>1038212</v>
+        <v>519106</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G35">
         <v>53</v>
       </c>
       <c r="H35">
-        <v>8356</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>41944</v>
       </c>
       <c r="B36">
         <v>1041</v>
       </c>
       <c r="C36">
         <v>8</v>
       </c>
       <c r="D36">
         <v>895</v>
       </c>
       <c r="E36">
-        <v>2346776</v>
+        <v>1173388</v>
       </c>
       <c r="F36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G36">
         <v>55</v>
       </c>
       <c r="H36">
-        <v>7386</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>41974</v>
       </c>
       <c r="B37">
         <v>1040</v>
       </c>
       <c r="C37">
         <v>8</v>
       </c>
       <c r="D37">
         <v>954</v>
       </c>
       <c r="E37">
-        <v>937214</v>
+        <v>468607</v>
       </c>
       <c r="F37" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G37">
         <v>46</v>
       </c>
       <c r="H37">
-        <v>8256</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>42005</v>
       </c>
       <c r="B38">
         <v>1104</v>
       </c>
       <c r="C38">
         <v>8</v>
       </c>
       <c r="D38">
         <v>985</v>
       </c>
       <c r="E38">
-        <v>1879248</v>
+        <v>939624</v>
       </c>
       <c r="F38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G38">
         <v>50</v>
       </c>
       <c r="H38">
-        <v>10842</v>
+        <v>5421</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>42036</v>
       </c>
       <c r="B39">
         <v>1136</v>
       </c>
       <c r="C39">
         <v>8</v>
       </c>
       <c r="D39">
         <v>1292</v>
       </c>
       <c r="E39">
-        <v>880584</v>
+        <v>440292</v>
       </c>
       <c r="F39" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G39">
         <v>57</v>
       </c>
       <c r="H39">
-        <v>11126</v>
+        <v>5563</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>42064</v>
       </c>
       <c r="B40">
         <v>1210</v>
       </c>
       <c r="C40">
         <v>8</v>
       </c>
       <c r="D40">
         <v>1473</v>
       </c>
       <c r="E40">
-        <v>3917838</v>
+        <v>1958919</v>
       </c>
       <c r="F40" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G40">
         <v>62</v>
       </c>
       <c r="H40">
-        <v>11642</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>42095</v>
       </c>
       <c r="B41">
         <v>1087</v>
       </c>
       <c r="C41">
         <v>8</v>
       </c>
       <c r="D41">
         <v>1014</v>
       </c>
       <c r="E41">
-        <v>2264528</v>
+        <v>1132264</v>
       </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G41">
         <v>54</v>
       </c>
       <c r="H41">
-        <v>8360</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>42125</v>
       </c>
       <c r="B42">
         <v>1093</v>
       </c>
       <c r="C42">
         <v>7</v>
       </c>
       <c r="D42">
         <v>1691</v>
       </c>
       <c r="E42">
-        <v>1304048</v>
+        <v>652024</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G42">
         <v>65</v>
       </c>
       <c r="H42">
-        <v>10430</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>42156</v>
       </c>
       <c r="B43">
         <v>1171</v>
       </c>
       <c r="C43">
         <v>8</v>
       </c>
       <c r="D43">
         <v>1096</v>
       </c>
       <c r="E43">
-        <v>1769992</v>
+        <v>884996</v>
       </c>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G43">
         <v>74</v>
       </c>
       <c r="H43">
-        <v>8620</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>42186</v>
       </c>
       <c r="B44">
         <v>1227</v>
       </c>
       <c r="C44">
         <v>8</v>
       </c>
       <c r="D44">
         <v>1123</v>
       </c>
       <c r="E44">
-        <v>2468690</v>
+        <v>1234345</v>
       </c>
       <c r="F44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G44">
         <v>71</v>
       </c>
       <c r="H44">
-        <v>11954</v>
+        <v>5977</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>42217</v>
       </c>
       <c r="B45">
         <v>1015</v>
       </c>
       <c r="C45">
         <v>9</v>
       </c>
       <c r="D45">
         <v>1184</v>
       </c>
       <c r="E45">
-        <v>3605420</v>
+        <v>1802710</v>
       </c>
       <c r="F45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G45">
         <v>71</v>
       </c>
       <c r="H45">
-        <v>11378</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>42248</v>
       </c>
       <c r="B46">
         <v>1097</v>
       </c>
       <c r="C46">
         <v>8</v>
       </c>
       <c r="D46">
         <v>1136</v>
       </c>
       <c r="E46">
-        <v>2974088</v>
+        <v>1487044</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G46">
         <v>71</v>
       </c>
       <c r="H46">
-        <v>14810</v>
+        <v>7405</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1">
         <v>42278</v>
       </c>
       <c r="B47">
         <v>1313</v>
       </c>
       <c r="C47">
         <v>9</v>
       </c>
       <c r="D47">
         <v>1391</v>
       </c>
       <c r="E47">
-        <v>2291278</v>
+        <v>1145639</v>
       </c>
       <c r="F47" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G47">
         <v>75</v>
       </c>
       <c r="H47">
-        <v>19916</v>
+        <v>9958</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>42309</v>
       </c>
       <c r="B48">
         <v>1203</v>
       </c>
       <c r="C48">
         <v>9</v>
       </c>
       <c r="D48">
         <v>2011</v>
       </c>
       <c r="E48">
-        <v>2011292</v>
+        <v>1005646</v>
       </c>
       <c r="F48" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G48">
         <v>68</v>
       </c>
       <c r="H48">
-        <v>22728</v>
+        <v>11364</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1">
         <v>42339</v>
       </c>
       <c r="B49">
         <v>1063</v>
       </c>
       <c r="C49">
         <v>9</v>
       </c>
       <c r="D49">
         <v>1900</v>
       </c>
       <c r="E49">
-        <v>1224268</v>
+        <v>612134</v>
       </c>
       <c r="F49" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G49">
         <v>66</v>
       </c>
       <c r="H49">
-        <v>16414</v>
+        <v>8207</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1">
         <v>42370</v>
       </c>
       <c r="B50">
         <v>1350</v>
       </c>
       <c r="C50">
         <v>9</v>
       </c>
       <c r="D50">
         <v>2279</v>
       </c>
       <c r="E50">
-        <v>2174970</v>
+        <v>1087485</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G50">
         <v>75</v>
       </c>
       <c r="H50">
-        <v>24494</v>
+        <v>12247</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1">
         <v>42401</v>
       </c>
       <c r="B51">
         <v>1685</v>
       </c>
       <c r="C51">
         <v>9</v>
       </c>
       <c r="D51">
         <v>1528</v>
       </c>
       <c r="E51">
-        <v>1857166</v>
+        <v>928583</v>
       </c>
       <c r="F51" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G51">
         <v>80</v>
       </c>
       <c r="H51">
-        <v>18382</v>
+        <v>9191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1">
         <v>42430</v>
       </c>
       <c r="B52">
         <v>1285</v>
       </c>
       <c r="C52">
         <v>9</v>
       </c>
       <c r="D52">
         <v>1521</v>
       </c>
       <c r="E52">
-        <v>1678722</v>
+        <v>839361</v>
       </c>
       <c r="F52" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G52">
         <v>72</v>
       </c>
       <c r="H52">
-        <v>17380</v>
+        <v>8690</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1">
         <v>42461</v>
       </c>
       <c r="B53">
         <v>1206</v>
       </c>
       <c r="C53">
         <v>9</v>
       </c>
       <c r="D53">
         <v>1300</v>
       </c>
       <c r="E53">
-        <v>1807194</v>
+        <v>903597</v>
       </c>
       <c r="F53" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G53">
         <v>70</v>
       </c>
       <c r="H53">
-        <v>15276</v>
+        <v>7638</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1">
         <v>42491</v>
       </c>
       <c r="B54">
         <v>1151</v>
       </c>
       <c r="C54">
         <v>8</v>
       </c>
       <c r="D54">
         <v>1229</v>
       </c>
       <c r="E54">
-        <v>3493534</v>
+        <v>1746767</v>
       </c>
       <c r="F54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G54">
         <v>70</v>
       </c>
       <c r="H54">
-        <v>12086</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1">
         <v>42522</v>
       </c>
       <c r="B55">
         <v>1214</v>
       </c>
       <c r="C55">
         <v>9</v>
       </c>
       <c r="D55">
         <v>1246</v>
       </c>
       <c r="E55">
-        <v>2087004</v>
+        <v>1043502</v>
       </c>
       <c r="F55" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G55">
         <v>73</v>
       </c>
       <c r="H55">
-        <v>13028</v>
+        <v>6514</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1">
         <v>42552</v>
       </c>
       <c r="B56">
         <v>1582</v>
       </c>
       <c r="C56">
         <v>9</v>
       </c>
       <c r="D56">
         <v>1589</v>
       </c>
       <c r="E56">
-        <v>7973904</v>
+        <v>3986952</v>
       </c>
       <c r="F56" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G56">
         <v>69</v>
       </c>
       <c r="H56">
-        <v>16030</v>
+        <v>8015</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1">
         <v>42583</v>
       </c>
       <c r="B57">
         <v>1078</v>
       </c>
       <c r="C57">
         <v>9</v>
       </c>
       <c r="D57">
         <v>1362</v>
       </c>
       <c r="E57">
-        <v>4922912</v>
+        <v>2461456</v>
       </c>
       <c r="F57" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G57">
         <v>79</v>
       </c>
       <c r="H57">
-        <v>14992</v>
+        <v>7496</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1">
         <v>42614</v>
       </c>
       <c r="B58">
         <v>1230</v>
       </c>
       <c r="C58">
         <v>9</v>
       </c>
       <c r="D58">
         <v>2708</v>
       </c>
       <c r="E58">
-        <v>1548596</v>
+        <v>774298</v>
       </c>
       <c r="F58" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G58">
         <v>82</v>
       </c>
       <c r="H58">
-        <v>17218</v>
+        <v>8609</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1">
         <v>42644</v>
       </c>
       <c r="B59">
         <v>1216</v>
       </c>
       <c r="C59">
         <v>9</v>
       </c>
       <c r="D59">
         <v>1947</v>
       </c>
       <c r="E59">
-        <v>907602</v>
+        <v>453801</v>
       </c>
       <c r="F59" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G59">
         <v>77</v>
       </c>
       <c r="H59">
-        <v>17532</v>
+        <v>8766</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1">
         <v>42675</v>
       </c>
       <c r="B60">
         <v>1273</v>
       </c>
       <c r="C60">
         <v>8</v>
       </c>
       <c r="D60">
         <v>2264</v>
       </c>
       <c r="E60">
-        <v>2146334</v>
+        <v>1073167</v>
       </c>
       <c r="F60" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="G60">
         <v>78</v>
       </c>
       <c r="H60">
-        <v>15906</v>
+        <v>7953</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1">
         <v>42705</v>
       </c>
       <c r="B61">
         <v>1160</v>
       </c>
       <c r="C61">
         <v>9</v>
       </c>
       <c r="D61">
         <v>1751</v>
       </c>
       <c r="E61">
-        <v>1348190</v>
+        <v>674095</v>
       </c>
       <c r="F61" t="s">
         <v>61</v>
       </c>
       <c r="G61">
         <v>74</v>
       </c>
       <c r="H61">
-        <v>15692</v>
+        <v>7846</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1">
         <v>42736</v>
       </c>
       <c r="B62">
         <v>1157</v>
       </c>
       <c r="C62">
         <v>9</v>
       </c>
       <c r="D62">
         <v>1327</v>
       </c>
       <c r="E62">
-        <v>1416222</v>
+        <v>708111</v>
       </c>
       <c r="F62" t="s">
         <v>62</v>
       </c>
       <c r="G62">
         <v>73</v>
       </c>
       <c r="H62">
-        <v>12740</v>
+        <v>6370</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1">
         <v>42767</v>
       </c>
       <c r="B63">
         <v>1654</v>
       </c>
       <c r="C63">
         <v>10</v>
       </c>
       <c r="D63">
         <v>2260</v>
       </c>
       <c r="E63">
-        <v>2354494</v>
+        <v>1177247</v>
       </c>
       <c r="F63" t="s">
         <v>63</v>
       </c>
       <c r="G63">
         <v>77</v>
       </c>
       <c r="H63">
-        <v>42236</v>
+        <v>21118</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1">
         <v>42795</v>
       </c>
       <c r="B64">
         <v>2268</v>
       </c>
       <c r="C64">
         <v>12</v>
       </c>
       <c r="D64">
         <v>2281</v>
       </c>
       <c r="E64">
-        <v>2633350</v>
+        <v>1316675</v>
       </c>
       <c r="F64" t="s">
         <v>64</v>
       </c>
       <c r="G64">
         <v>81</v>
       </c>
       <c r="H64">
-        <v>100490</v>
+        <v>50245</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1">
         <v>42826</v>
       </c>
       <c r="B65">
         <v>1811</v>
       </c>
       <c r="C65">
         <v>13</v>
       </c>
       <c r="D65">
         <v>2232</v>
       </c>
       <c r="E65">
-        <v>1298318</v>
+        <v>649159</v>
       </c>
       <c r="F65" t="s">
         <v>65</v>
       </c>
       <c r="G65">
         <v>81</v>
       </c>
       <c r="H65">
-        <v>74346</v>
+        <v>37173</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1">
         <v>42856</v>
       </c>
       <c r="B66">
         <v>1722</v>
       </c>
       <c r="C66">
         <v>11</v>
       </c>
       <c r="D66">
         <v>2259</v>
       </c>
       <c r="E66">
-        <v>2139420</v>
+        <v>1069710</v>
       </c>
       <c r="F66" t="s">
         <v>66</v>
       </c>
       <c r="G66">
         <v>84</v>
       </c>
       <c r="H66">
-        <v>26882</v>
+        <v>13441</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1">
         <v>42887</v>
       </c>
       <c r="B67">
         <v>2157</v>
       </c>
       <c r="C67">
         <v>11</v>
       </c>
       <c r="D67">
         <v>2173</v>
       </c>
       <c r="E67">
-        <v>1641290</v>
+        <v>820645</v>
       </c>
       <c r="F67" t="s">
         <v>67</v>
       </c>
       <c r="G67">
         <v>79</v>
       </c>
       <c r="H67">
-        <v>31422</v>
+        <v>15711</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1">
         <v>42917</v>
       </c>
       <c r="B68">
         <v>1280</v>
       </c>
       <c r="C68">
         <v>12</v>
       </c>
       <c r="D68">
         <v>981</v>
       </c>
       <c r="E68">
-        <v>2790320</v>
+        <v>1395160</v>
       </c>
       <c r="F68" t="s">
         <v>68</v>
       </c>
       <c r="G68">
         <v>78</v>
       </c>
       <c r="H68">
-        <v>10702</v>
+        <v>5351</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1">
         <v>42948</v>
       </c>
       <c r="B69">
         <v>1149</v>
       </c>
       <c r="C69">
         <v>12</v>
       </c>
       <c r="D69">
         <v>967</v>
       </c>
       <c r="E69">
-        <v>1376160</v>
+        <v>688080</v>
       </c>
       <c r="F69" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G69">
         <v>78</v>
       </c>
       <c r="H69">
-        <v>10866</v>
+        <v>5433</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1">
         <v>42979</v>
       </c>
       <c r="B70">
         <v>1149</v>
       </c>
       <c r="C70">
         <v>12</v>
       </c>
       <c r="D70">
         <v>1606</v>
       </c>
       <c r="E70">
-        <v>635528</v>
+        <v>317764</v>
       </c>
       <c r="F70" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G70">
         <v>73</v>
       </c>
       <c r="H70">
-        <v>10600</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1">
         <v>43009</v>
       </c>
       <c r="B71">
         <v>1497</v>
       </c>
       <c r="C71">
         <v>11</v>
       </c>
       <c r="D71">
         <v>1763</v>
       </c>
       <c r="E71">
-        <v>793478</v>
+        <v>396739</v>
       </c>
       <c r="F71" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G71">
         <v>82</v>
       </c>
       <c r="H71">
-        <v>14318</v>
+        <v>7159</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1">
         <v>43040</v>
       </c>
       <c r="B72">
         <v>1318</v>
       </c>
       <c r="C72">
         <v>11</v>
       </c>
       <c r="D72">
         <v>1476</v>
       </c>
       <c r="E72">
-        <v>705970</v>
+        <v>352985</v>
       </c>
       <c r="F72" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G72">
         <v>76</v>
       </c>
       <c r="H72">
-        <v>12676</v>
+        <v>6338</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1">
         <v>43070</v>
       </c>
       <c r="B73">
         <v>1122</v>
       </c>
       <c r="C73">
         <v>10</v>
       </c>
       <c r="D73">
         <v>872</v>
       </c>
       <c r="E73">
-        <v>708060</v>
+        <v>354030</v>
       </c>
       <c r="F73" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G73">
         <v>72</v>
       </c>
       <c r="H73">
-        <v>8868</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1">
         <v>43101</v>
       </c>
       <c r="B74">
         <v>1494</v>
       </c>
       <c r="C74">
         <v>9</v>
       </c>
       <c r="D74">
         <v>1182</v>
       </c>
       <c r="E74">
-        <v>1349130</v>
+        <v>674565</v>
       </c>
       <c r="F74" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G74">
         <v>69</v>
       </c>
       <c r="H74">
-        <v>11902</v>
+        <v>5951</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1">
         <v>43132</v>
       </c>
       <c r="B75">
         <v>1318</v>
       </c>
       <c r="C75">
         <v>9</v>
       </c>
       <c r="D75">
         <v>1153</v>
       </c>
       <c r="E75">
-        <v>3089702</v>
+        <v>1544851</v>
       </c>
       <c r="F75" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G75">
         <v>79</v>
       </c>
       <c r="H75">
-        <v>11336</v>
+        <v>5668</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1">
         <v>43160</v>
       </c>
       <c r="B76">
         <v>1592</v>
       </c>
       <c r="C76">
         <v>9</v>
       </c>
       <c r="D76">
         <v>1033</v>
       </c>
       <c r="E76">
-        <v>1022114</v>
+        <v>511057</v>
       </c>
       <c r="F76" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G76">
         <v>79</v>
       </c>
       <c r="H76">
-        <v>14162</v>
+        <v>7081</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1">
         <v>43191</v>
       </c>
       <c r="B77">
         <v>1378</v>
       </c>
       <c r="C77">
         <v>8</v>
       </c>
       <c r="D77">
         <v>1116</v>
       </c>
       <c r="E77">
-        <v>622540</v>
+        <v>311270</v>
       </c>
       <c r="F77" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G77">
         <v>81</v>
       </c>
       <c r="H77">
-        <v>13518</v>
+        <v>6759</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1">
         <v>43221</v>
       </c>
       <c r="B78">
         <v>1379</v>
       </c>
       <c r="C78">
         <v>8</v>
       </c>
       <c r="D78">
         <v>1005</v>
       </c>
       <c r="E78">
-        <v>2125632</v>
+        <v>1062816</v>
       </c>
       <c r="F78" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G78">
         <v>75</v>
       </c>
       <c r="H78">
-        <v>15248</v>
+        <v>7624</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1">
         <v>43252</v>
       </c>
       <c r="B79">
         <v>1330</v>
       </c>
       <c r="C79">
         <v>8</v>
       </c>
       <c r="D79">
         <v>1003</v>
       </c>
       <c r="E79">
-        <v>1300360</v>
+        <v>650180</v>
       </c>
       <c r="F79" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G79">
         <v>72</v>
       </c>
       <c r="H79">
-        <v>13234</v>
+        <v>6617</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1">
         <v>43282</v>
       </c>
       <c r="B80">
         <v>1307</v>
       </c>
       <c r="C80">
         <v>8</v>
       </c>
       <c r="D80">
         <v>1127</v>
       </c>
       <c r="E80">
-        <v>969762</v>
+        <v>484881</v>
       </c>
       <c r="F80" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G80">
         <v>75</v>
       </c>
       <c r="H80">
-        <v>13388</v>
+        <v>6694</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1">
         <v>43313</v>
       </c>
       <c r="B81">
         <v>1232</v>
       </c>
       <c r="C81">
         <v>9</v>
       </c>
       <c r="D81">
         <v>974</v>
       </c>
       <c r="E81">
-        <v>1492266</v>
+        <v>746133</v>
       </c>
       <c r="F81" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G81">
         <v>73</v>
       </c>
       <c r="H81">
-        <v>12752</v>
+        <v>6376</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1">
         <v>43344</v>
       </c>
       <c r="B82">
         <v>1249</v>
       </c>
       <c r="C82">
         <v>9</v>
       </c>
       <c r="D82">
         <v>1186</v>
       </c>
       <c r="E82">
-        <v>1345468</v>
+        <v>672734</v>
       </c>
       <c r="F82" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G82">
         <v>78</v>
       </c>
       <c r="H82">
-        <v>14230</v>
+        <v>7115</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1">
         <v>43374</v>
       </c>
       <c r="B83">
         <v>1550</v>
       </c>
       <c r="C83">
         <v>10</v>
       </c>
       <c r="D83">
         <v>1040</v>
       </c>
       <c r="E83">
-        <v>2535200</v>
+        <v>1267600</v>
       </c>
       <c r="F83" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G83">
         <v>87</v>
       </c>
       <c r="H83">
-        <v>14002</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1">
         <v>43405</v>
       </c>
       <c r="B84">
         <v>1581</v>
       </c>
       <c r="C84">
         <v>11</v>
       </c>
       <c r="D84">
         <v>985</v>
       </c>
       <c r="E84">
-        <v>2132506</v>
+        <v>1066253</v>
       </c>
       <c r="F84" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="G84">
         <v>84</v>
       </c>
       <c r="H84">
-        <v>12536</v>
+        <v>6268</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1">
         <v>43435</v>
       </c>
       <c r="B85">
         <v>1333</v>
       </c>
       <c r="C85">
         <v>9</v>
       </c>
       <c r="D85">
         <v>998</v>
       </c>
       <c r="E85">
-        <v>1553024</v>
+        <v>776512</v>
       </c>
       <c r="F85" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G85">
         <v>75</v>
       </c>
       <c r="H85">
-        <v>14020</v>
+        <v>7010</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1">
         <v>43466</v>
       </c>
       <c r="B86">
         <v>1560</v>
       </c>
       <c r="C86">
         <v>10</v>
       </c>
       <c r="D86">
         <v>1252</v>
       </c>
       <c r="E86">
-        <v>2963372</v>
+        <v>1481686</v>
       </c>
       <c r="F86" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G86">
         <v>77</v>
       </c>
       <c r="H86">
-        <v>17956</v>
+        <v>8978</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1">
         <v>43497</v>
       </c>
       <c r="B87">
         <v>1339</v>
       </c>
       <c r="C87">
         <v>10</v>
       </c>
       <c r="D87">
         <v>1168</v>
       </c>
       <c r="E87">
-        <v>1108552</v>
+        <v>554276</v>
       </c>
       <c r="F87" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G87">
         <v>76</v>
       </c>
       <c r="H87">
-        <v>14532</v>
+        <v>7266</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1">
         <v>43525</v>
       </c>
       <c r="B88">
         <v>1622</v>
       </c>
       <c r="C88">
         <v>10</v>
       </c>
       <c r="D88">
         <v>1418</v>
       </c>
       <c r="E88">
-        <v>3122710</v>
+        <v>1561355</v>
       </c>
       <c r="F88" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G88">
         <v>72</v>
       </c>
       <c r="H88">
-        <v>18280</v>
+        <v>9140</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1">
         <v>43556</v>
       </c>
       <c r="B89">
         <v>1382</v>
       </c>
       <c r="C89">
         <v>10</v>
       </c>
       <c r="D89">
         <v>1071</v>
       </c>
       <c r="E89">
-        <v>2714540</v>
+        <v>1357270</v>
       </c>
       <c r="F89" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G89">
         <v>76</v>
       </c>
       <c r="H89">
-        <v>14778</v>
+        <v>7389</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1">
         <v>43586</v>
       </c>
       <c r="B90">
         <v>262</v>
       </c>
       <c r="C90">
         <v>7</v>
       </c>
       <c r="D90">
         <v>1019</v>
       </c>
       <c r="E90">
-        <v>2256172</v>
+        <v>1128086</v>
       </c>
       <c r="F90" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G90">
         <v>38</v>
       </c>
       <c r="H90">
-        <v>9020</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1">
         <v>43617</v>
       </c>
       <c r="B91">
         <v>265</v>
       </c>
       <c r="C91">
         <v>7</v>
       </c>
       <c r="D91">
         <v>896</v>
       </c>
       <c r="E91">
-        <v>4418880</v>
+        <v>2209440</v>
       </c>
       <c r="F91" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G91">
         <v>39</v>
       </c>
       <c r="H91">
-        <v>11822</v>
+        <v>5911</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1">
         <v>43647</v>
       </c>
       <c r="B92">
         <v>245</v>
       </c>
       <c r="C92">
         <v>7</v>
       </c>
       <c r="D92">
         <v>677</v>
       </c>
       <c r="E92">
-        <v>1342152</v>
+        <v>671076</v>
       </c>
       <c r="F92" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G92">
         <v>36</v>
       </c>
       <c r="H92">
-        <v>14838</v>
+        <v>7419</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1">
         <v>43678</v>
       </c>
       <c r="B93">
         <v>244</v>
       </c>
       <c r="C93">
         <v>7</v>
       </c>
       <c r="D93">
         <v>1474</v>
       </c>
       <c r="E93">
-        <v>4515938</v>
+        <v>2257969</v>
       </c>
       <c r="F93" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G93">
         <v>42</v>
       </c>
       <c r="H93">
-        <v>12176</v>
+        <v>6088</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1">
         <v>43709</v>
       </c>
       <c r="B94">
         <v>955</v>
       </c>
       <c r="C94">
         <v>9</v>
       </c>
       <c r="D94">
         <v>1105</v>
       </c>
       <c r="E94">
-        <v>3398630</v>
+        <v>1699315</v>
       </c>
       <c r="F94" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G94">
         <v>65</v>
       </c>
       <c r="H94">
-        <v>13554</v>
+        <v>6777</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1">
         <v>43739</v>
       </c>
       <c r="B95">
         <v>2126</v>
       </c>
       <c r="C95">
         <v>9</v>
       </c>
       <c r="D95">
         <v>1560</v>
       </c>
       <c r="E95">
-        <v>4131126</v>
+        <v>2065563</v>
       </c>
       <c r="F95" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G95">
         <v>86</v>
       </c>
       <c r="H95">
-        <v>22100</v>
+        <v>11050</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1">
         <v>43770</v>
       </c>
       <c r="B96">
         <v>2140</v>
       </c>
       <c r="C96">
         <v>9</v>
       </c>
       <c r="D96">
         <v>2477</v>
       </c>
       <c r="E96">
-        <v>8799182</v>
+        <v>4399591</v>
       </c>
       <c r="F96" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="G96">
         <v>79</v>
       </c>
       <c r="H96">
-        <v>31774</v>
+        <v>15887</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1">
         <v>43800</v>
       </c>
       <c r="B97">
         <v>1999</v>
       </c>
       <c r="C97">
         <v>9</v>
       </c>
       <c r="D97">
         <v>2498</v>
       </c>
       <c r="E97">
-        <v>5702566</v>
+        <v>2851283</v>
       </c>
       <c r="F97" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G97">
         <v>79</v>
       </c>
       <c r="H97">
-        <v>30598</v>
+        <v>15299</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1">
         <v>43831</v>
       </c>
       <c r="B98">
         <v>2553</v>
       </c>
       <c r="C98">
         <v>9</v>
       </c>
       <c r="D98">
         <v>1751</v>
       </c>
       <c r="E98">
-        <v>2005956</v>
+        <v>1002978</v>
       </c>
       <c r="F98" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G98">
         <v>76</v>
       </c>
       <c r="H98">
-        <v>24208</v>
+        <v>12104</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1">
         <v>43862</v>
       </c>
       <c r="B99">
         <v>2716</v>
       </c>
       <c r="C99">
         <v>9</v>
       </c>
       <c r="D99">
         <v>1224</v>
       </c>
       <c r="E99">
-        <v>3053212</v>
+        <v>1526606</v>
       </c>
       <c r="F99" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G99">
         <v>91</v>
       </c>
       <c r="H99">
-        <v>17782</v>
+        <v>8891</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1">
         <v>43891</v>
       </c>
       <c r="B100">
         <v>2738</v>
       </c>
       <c r="C100">
         <v>9</v>
       </c>
       <c r="D100">
         <v>1323</v>
       </c>
       <c r="E100">
-        <v>2976954</v>
+        <v>1488477</v>
       </c>
       <c r="F100" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="G100">
         <v>97</v>
       </c>
       <c r="H100">
-        <v>16992</v>
+        <v>8496</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1">
         <v>43922</v>
       </c>
       <c r="B101">
         <v>3633</v>
       </c>
       <c r="C101">
         <v>8</v>
       </c>
       <c r="D101">
         <v>1561</v>
       </c>
       <c r="E101">
-        <v>10885492</v>
+        <v>5442746</v>
       </c>
       <c r="F101" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G101">
         <v>94</v>
       </c>
       <c r="H101">
-        <v>17926</v>
+        <v>8963</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1">
         <v>43952</v>
       </c>
       <c r="B102">
         <v>2812</v>
       </c>
       <c r="C102">
         <v>8</v>
       </c>
       <c r="D102">
         <v>1295</v>
       </c>
       <c r="E102">
-        <v>5294246</v>
+        <v>2647123</v>
       </c>
       <c r="F102" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="G102">
         <v>100</v>
       </c>
       <c r="H102">
-        <v>16624</v>
+        <v>8312</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1">
         <v>43983</v>
       </c>
       <c r="B103">
         <v>7621</v>
       </c>
       <c r="C103">
         <v>8</v>
       </c>
       <c r="D103">
         <v>1292</v>
       </c>
       <c r="E103">
-        <v>6656276</v>
+        <v>3328138</v>
       </c>
       <c r="F103" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G103">
         <v>91</v>
       </c>
       <c r="H103">
-        <v>25330</v>
+        <v>12665</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1">
         <v>44013</v>
       </c>
       <c r="B104">
         <v>6598</v>
       </c>
       <c r="C104">
         <v>8</v>
       </c>
       <c r="D104">
         <v>1170</v>
       </c>
       <c r="E104">
-        <v>6276118</v>
+        <v>3138059</v>
       </c>
       <c r="F104" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G104">
         <v>96</v>
       </c>
       <c r="H104">
-        <v>23174</v>
+        <v>11587</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1">
         <v>44044</v>
       </c>
       <c r="B105">
         <v>3951</v>
       </c>
       <c r="C105">
         <v>8</v>
       </c>
       <c r="D105">
         <v>1036</v>
       </c>
       <c r="E105">
-        <v>3052726</v>
+        <v>1526363</v>
       </c>
       <c r="F105" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G105">
         <v>88</v>
       </c>
       <c r="H105">
-        <v>15166</v>
+        <v>7583</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1">
         <v>44075</v>
       </c>
       <c r="B106">
         <v>2863</v>
       </c>
       <c r="C106">
         <v>8</v>
       </c>
       <c r="D106">
         <v>1282</v>
       </c>
       <c r="E106">
-        <v>8025984</v>
+        <v>4012992</v>
       </c>
       <c r="F106" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G106">
         <v>88</v>
       </c>
       <c r="H106">
-        <v>17244</v>
+        <v>8622</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1">
         <v>44105</v>
       </c>
       <c r="B107">
         <v>5053</v>
       </c>
       <c r="C107">
         <v>7</v>
       </c>
       <c r="D107">
         <v>1369</v>
       </c>
       <c r="E107">
-        <v>6838938</v>
+        <v>3419469</v>
       </c>
       <c r="F107" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G107">
         <v>98</v>
       </c>
       <c r="H107">
-        <v>20050</v>
+        <v>10025</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1">
         <v>44136</v>
       </c>
       <c r="B108">
         <v>3644</v>
       </c>
       <c r="C108">
         <v>10</v>
       </c>
       <c r="D108">
         <v>1332</v>
       </c>
       <c r="E108">
-        <v>4505080</v>
+        <v>2252540</v>
       </c>
       <c r="F108" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G108">
         <v>96</v>
       </c>
       <c r="H108">
-        <v>15874</v>
+        <v>7937</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1">
         <v>44166</v>
       </c>
       <c r="B109">
         <v>8125</v>
       </c>
       <c r="C109">
         <v>11</v>
       </c>
       <c r="D109">
         <v>1318</v>
       </c>
       <c r="E109">
-        <v>12274638</v>
+        <v>6137319</v>
       </c>
       <c r="F109" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G109">
         <v>93</v>
       </c>
       <c r="H109">
-        <v>27840</v>
+        <v>13920</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1">
         <v>44197</v>
       </c>
       <c r="B110">
         <v>8388</v>
       </c>
       <c r="C110">
         <v>9</v>
       </c>
       <c r="D110">
         <v>1448</v>
       </c>
       <c r="E110">
-        <v>13815572</v>
+        <v>6907786</v>
       </c>
       <c r="F110" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G110">
         <v>101</v>
       </c>
       <c r="H110">
-        <v>32246</v>
+        <v>16123</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1">
         <v>44228</v>
       </c>
       <c r="B111">
         <v>26485</v>
       </c>
       <c r="C111">
         <v>10</v>
       </c>
       <c r="D111">
         <v>1430</v>
       </c>
       <c r="E111">
-        <v>7435374</v>
+        <v>3717687</v>
       </c>
       <c r="F111" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="G111">
         <v>100</v>
       </c>
       <c r="H111">
-        <v>72538</v>
+        <v>36269</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1">
         <v>44256</v>
       </c>
       <c r="B112">
         <v>32858</v>
       </c>
       <c r="C112">
         <v>9</v>
       </c>
       <c r="D112">
         <v>1648</v>
       </c>
       <c r="E112">
-        <v>11121510</v>
+        <v>5560755</v>
       </c>
       <c r="F112" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G112">
         <v>105</v>
       </c>
       <c r="H112">
-        <v>100376</v>
+        <v>50188</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1">
         <v>44287</v>
       </c>
       <c r="B113">
         <v>16152</v>
       </c>
       <c r="C113">
         <v>8</v>
       </c>
       <c r="D113">
         <v>1320</v>
       </c>
       <c r="E113">
-        <v>10517304</v>
+        <v>5258652</v>
       </c>
       <c r="F113" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G113">
         <v>103</v>
       </c>
       <c r="H113">
-        <v>50274</v>
+        <v>25137</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1">
         <v>44317</v>
       </c>
       <c r="B114">
         <v>4599</v>
       </c>
       <c r="C114">
         <v>10</v>
       </c>
       <c r="D114">
         <v>1516</v>
       </c>
       <c r="E114">
-        <v>7576578</v>
+        <v>3788289</v>
       </c>
       <c r="F114" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="G114">
         <v>93</v>
       </c>
       <c r="H114">
-        <v>36402</v>
+        <v>18201</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1">
         <v>44348</v>
       </c>
       <c r="B115">
         <v>10200</v>
       </c>
       <c r="C115">
         <v>7</v>
       </c>
       <c r="D115">
         <v>1682</v>
       </c>
       <c r="E115">
-        <v>10985604</v>
+        <v>5492802</v>
       </c>
       <c r="F115" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G115">
         <v>94</v>
       </c>
       <c r="H115">
-        <v>41308</v>
+        <v>20654</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1">
         <v>44378</v>
       </c>
       <c r="B116">
         <v>21823</v>
       </c>
       <c r="C116">
         <v>9</v>
       </c>
       <c r="D116">
         <v>1394</v>
       </c>
       <c r="E116">
-        <v>24946302</v>
+        <v>12473151</v>
       </c>
       <c r="F116" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G116">
         <v>94</v>
       </c>
       <c r="H116">
-        <v>74830</v>
+        <v>37415</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1">
         <v>44409</v>
       </c>
       <c r="B117">
         <v>12867</v>
       </c>
       <c r="C117">
         <v>8</v>
       </c>
       <c r="D117">
         <v>1506</v>
       </c>
       <c r="E117">
-        <v>35867520</v>
+        <v>17933760</v>
       </c>
       <c r="F117" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="G117">
         <v>118</v>
       </c>
       <c r="H117">
-        <v>54288</v>
+        <v>27144</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1">
         <v>44440</v>
       </c>
       <c r="B118">
         <v>15899</v>
       </c>
       <c r="C118">
         <v>8</v>
       </c>
       <c r="D118">
         <v>1655</v>
       </c>
       <c r="E118">
-        <v>23492534</v>
+        <v>11746267</v>
       </c>
       <c r="F118" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="G118">
         <v>112</v>
       </c>
       <c r="H118">
-        <v>62824</v>
+        <v>31412</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1">
         <v>44470</v>
       </c>
       <c r="B119">
         <v>3043</v>
       </c>
       <c r="C119">
         <v>8</v>
       </c>
       <c r="D119">
         <v>1511</v>
       </c>
       <c r="E119">
-        <v>7154118</v>
+        <v>3577059</v>
       </c>
       <c r="F119" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G119">
         <v>98</v>
       </c>
       <c r="H119">
-        <v>22902</v>
+        <v>11451</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1">
         <v>44501</v>
       </c>
       <c r="B120">
         <v>5080</v>
       </c>
       <c r="C120">
         <v>8</v>
       </c>
       <c r="D120">
         <v>1407</v>
       </c>
       <c r="E120">
-        <v>8115492</v>
+        <v>4057746</v>
       </c>
       <c r="F120" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="G120">
         <v>92</v>
       </c>
       <c r="H120">
-        <v>26520</v>
+        <v>13260</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1">
         <v>44531</v>
       </c>
       <c r="B121">
         <v>8201</v>
       </c>
       <c r="C121">
         <v>8</v>
       </c>
       <c r="D121">
         <v>1853</v>
       </c>
       <c r="E121">
-        <v>8312216</v>
+        <v>4156108</v>
       </c>
       <c r="F121" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G121">
         <v>104</v>
       </c>
       <c r="H121">
-        <v>35062</v>
+        <v>17531</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1">
         <v>44562</v>
       </c>
       <c r="B122">
         <v>39617</v>
       </c>
       <c r="C122">
         <v>8</v>
       </c>
       <c r="D122">
         <v>1534</v>
       </c>
       <c r="E122">
-        <v>37098356</v>
+        <v>18549178</v>
       </c>
       <c r="F122" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G122">
         <v>101</v>
       </c>
       <c r="H122">
-        <v>129266</v>
+        <v>64633</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1">
         <v>44593</v>
       </c>
       <c r="B123">
         <v>16990</v>
       </c>
       <c r="C123">
         <v>9</v>
       </c>
       <c r="D123">
         <v>1506</v>
       </c>
       <c r="E123">
-        <v>20544946</v>
+        <v>10272473</v>
       </c>
       <c r="F123" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G123">
         <v>103</v>
       </c>
       <c r="H123">
-        <v>52708</v>
+        <v>26354</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1">
         <v>44621</v>
       </c>
       <c r="B124">
         <v>17020</v>
       </c>
       <c r="C124">
         <v>9</v>
       </c>
       <c r="D124">
         <v>1698</v>
       </c>
       <c r="E124">
-        <v>16879362</v>
+        <v>8439681</v>
       </c>
       <c r="F124" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G124">
         <v>106</v>
       </c>
       <c r="H124">
-        <v>59368</v>
+        <v>29684</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1">
         <v>44652</v>
       </c>
       <c r="B125">
         <v>50073</v>
       </c>
       <c r="C125">
         <v>8</v>
       </c>
       <c r="D125">
         <v>1681</v>
       </c>
       <c r="E125">
-        <v>31500138</v>
+        <v>15750069</v>
       </c>
       <c r="F125" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="G125">
         <v>104</v>
       </c>
       <c r="H125">
-        <v>143442</v>
+        <v>71721</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1">
         <v>44682</v>
       </c>
       <c r="B126">
         <v>53388</v>
       </c>
       <c r="C126">
         <v>8</v>
       </c>
       <c r="D126">
         <v>1969</v>
       </c>
       <c r="E126">
-        <v>35858602</v>
+        <v>17929301</v>
       </c>
       <c r="F126" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G126">
         <v>98</v>
       </c>
       <c r="H126">
-        <v>154668</v>
+        <v>77334</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1">
         <v>44713</v>
       </c>
       <c r="B127">
         <v>5861</v>
       </c>
       <c r="C127">
         <v>8</v>
       </c>
       <c r="D127">
         <v>1843</v>
       </c>
       <c r="E127">
-        <v>9274070</v>
+        <v>4637035</v>
       </c>
       <c r="F127" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="G127">
         <v>99</v>
       </c>
       <c r="H127">
-        <v>29648</v>
+        <v>14824</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1">
         <v>44743</v>
       </c>
       <c r="B128">
         <v>13176</v>
       </c>
       <c r="C128">
         <v>8</v>
       </c>
       <c r="D128">
         <v>1467</v>
       </c>
       <c r="E128">
-        <v>14548838</v>
+        <v>7274419</v>
       </c>
       <c r="F128" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="G128">
         <v>89</v>
       </c>
       <c r="H128">
-        <v>43370</v>
+        <v>21685</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1">
         <v>44774</v>
       </c>
       <c r="B129">
         <v>5454</v>
       </c>
       <c r="C129">
         <v>8</v>
       </c>
       <c r="D129">
         <v>1726</v>
       </c>
       <c r="E129">
-        <v>10161398</v>
+        <v>5080699</v>
       </c>
       <c r="F129" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G129">
         <v>99</v>
       </c>
       <c r="H129">
-        <v>26960</v>
+        <v>13480</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1">
         <v>44805</v>
       </c>
       <c r="B130">
         <v>4912</v>
       </c>
       <c r="C130">
         <v>8</v>
       </c>
       <c r="D130">
         <v>1956</v>
       </c>
       <c r="E130">
-        <v>8730002</v>
+        <v>4365001</v>
       </c>
       <c r="F130" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G130">
         <v>91</v>
       </c>
       <c r="H130">
-        <v>24132</v>
+        <v>12066</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1">
         <v>44835</v>
       </c>
       <c r="B131">
         <v>4239</v>
       </c>
       <c r="C131">
         <v>8</v>
       </c>
       <c r="D131">
         <v>1282</v>
       </c>
       <c r="E131">
-        <v>7821100</v>
+        <v>3910550</v>
       </c>
       <c r="F131" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="G131">
         <v>79</v>
       </c>
       <c r="H131">
-        <v>22130</v>
+        <v>11065</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1">
         <v>44866</v>
       </c>
       <c r="B132">
         <v>8517</v>
       </c>
       <c r="C132">
         <v>8</v>
       </c>
       <c r="D132">
         <v>1925</v>
       </c>
       <c r="E132">
-        <v>19608340</v>
+        <v>9804170</v>
       </c>
       <c r="F132" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G132">
         <v>96</v>
       </c>
       <c r="H132">
-        <v>34346</v>
+        <v>17173</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1">
         <v>44896</v>
       </c>
       <c r="B133">
         <v>7199</v>
       </c>
       <c r="C133">
         <v>8</v>
       </c>
       <c r="D133">
         <v>1641</v>
       </c>
       <c r="E133">
-        <v>4922832</v>
+        <v>2461416</v>
       </c>
       <c r="F133" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G133">
         <v>84</v>
       </c>
       <c r="H133">
-        <v>61298</v>
+        <v>30649</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1">
         <v>44927</v>
       </c>
       <c r="B134">
         <v>9112</v>
       </c>
       <c r="C134">
         <v>8</v>
       </c>
       <c r="D134">
         <v>3509</v>
       </c>
       <c r="E134">
-        <v>5039300</v>
+        <v>2519650</v>
       </c>
       <c r="F134" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="G134">
         <v>94</v>
       </c>
       <c r="H134">
-        <v>74248</v>
+        <v>37124</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1">
         <v>44958</v>
       </c>
       <c r="B135">
         <v>3470</v>
       </c>
       <c r="C135">
         <v>8</v>
       </c>
       <c r="D135">
         <v>2098</v>
       </c>
       <c r="E135">
-        <v>9598432</v>
+        <v>4799216</v>
       </c>
       <c r="F135" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G135">
         <v>102</v>
       </c>
       <c r="H135">
-        <v>21174</v>
+        <v>10587</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1">
         <v>44986</v>
       </c>
       <c r="B136">
         <v>4097</v>
       </c>
       <c r="C136">
         <v>10</v>
       </c>
       <c r="D136">
         <v>2194</v>
       </c>
       <c r="E136">
-        <v>9124602</v>
+        <v>4562301</v>
       </c>
       <c r="F136" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G136">
         <v>109</v>
       </c>
       <c r="H136">
-        <v>24220</v>
+        <v>12110</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1">
         <v>45017</v>
       </c>
       <c r="B137">
         <v>3655</v>
       </c>
       <c r="C137">
         <v>10</v>
       </c>
       <c r="D137">
         <v>1553</v>
       </c>
       <c r="E137">
-        <v>15947804</v>
+        <v>7973902</v>
       </c>
       <c r="F137" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="G137">
         <v>99</v>
       </c>
       <c r="H137">
-        <v>22896</v>
+        <v>11448</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1">
         <v>45047</v>
       </c>
       <c r="B138">
         <v>4052</v>
       </c>
       <c r="C138">
         <v>10</v>
       </c>
       <c r="D138">
         <v>1517</v>
       </c>
       <c r="E138">
-        <v>34625720</v>
+        <v>17312860</v>
       </c>
       <c r="F138" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="G138">
         <v>96</v>
       </c>
       <c r="H138">
-        <v>19790</v>
+        <v>9895</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1">
         <v>45078</v>
       </c>
       <c r="B139">
         <v>2862</v>
       </c>
       <c r="C139">
         <v>10</v>
       </c>
       <c r="D139">
         <v>1949</v>
       </c>
       <c r="E139">
-        <v>24824628</v>
+        <v>12412314</v>
       </c>
       <c r="F139" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G139">
         <v>97</v>
       </c>
       <c r="H139">
-        <v>19654</v>
+        <v>9827</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1">
         <v>45108</v>
       </c>
       <c r="B140">
         <v>1634</v>
       </c>
       <c r="C140">
         <v>9</v>
       </c>
       <c r="D140">
         <v>1585</v>
       </c>
       <c r="E140">
-        <v>17628722</v>
+        <v>8814361</v>
       </c>
       <c r="F140" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="G140">
         <v>81</v>
       </c>
       <c r="H140">
-        <v>21890</v>
+        <v>10945</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1">
         <v>45139</v>
       </c>
       <c r="B141">
         <v>3507</v>
       </c>
       <c r="C141">
         <v>9</v>
       </c>
       <c r="D141">
         <v>1757</v>
       </c>
       <c r="E141">
-        <v>9940950</v>
+        <v>4970475</v>
       </c>
       <c r="F141" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="G141">
         <v>110</v>
       </c>
       <c r="H141">
-        <v>18744</v>
+        <v>9372</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1">
         <v>45170</v>
       </c>
       <c r="B142">
         <v>3514</v>
       </c>
       <c r="C142">
         <v>9</v>
       </c>
       <c r="D142">
         <v>1667</v>
       </c>
       <c r="E142">
-        <v>6023714</v>
+        <v>3011857</v>
       </c>
       <c r="F142" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="G142">
         <v>101</v>
       </c>
       <c r="H142">
-        <v>20084</v>
+        <v>10042</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1">
         <v>45200</v>
       </c>
       <c r="B143">
         <v>4252</v>
       </c>
       <c r="C143">
         <v>9</v>
       </c>
       <c r="D143">
         <v>1437</v>
       </c>
       <c r="E143">
-        <v>5708156</v>
+        <v>2854078</v>
       </c>
       <c r="F143" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G143">
         <v>106</v>
       </c>
       <c r="H143">
-        <v>23504</v>
+        <v>11752</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1">
         <v>45231</v>
       </c>
       <c r="B144">
         <v>3407</v>
       </c>
       <c r="C144">
         <v>9</v>
       </c>
       <c r="D144">
         <v>1436</v>
       </c>
       <c r="E144">
-        <v>6647978</v>
+        <v>3323989</v>
       </c>
       <c r="F144" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G144">
         <v>90</v>
       </c>
       <c r="H144">
-        <v>18894</v>
+        <v>9447</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1">
         <v>45261</v>
       </c>
       <c r="B145">
         <v>4396</v>
       </c>
       <c r="C145">
         <v>9</v>
       </c>
       <c r="D145">
         <v>2863</v>
       </c>
       <c r="E145">
-        <v>10862418</v>
+        <v>5431209</v>
       </c>
       <c r="F145" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G145">
         <v>106</v>
       </c>
       <c r="H145">
-        <v>26356</v>
+        <v>13178</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1">
         <v>45292</v>
       </c>
       <c r="B146">
         <v>5552</v>
       </c>
       <c r="C146">
         <v>9</v>
       </c>
       <c r="D146">
         <v>2951</v>
       </c>
       <c r="E146">
-        <v>14603770</v>
+        <v>6359741</v>
       </c>
       <c r="F146" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="G146">
         <v>110</v>
       </c>
       <c r="H146">
-        <v>54424</v>
+        <v>20652</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1">
         <v>45323</v>
       </c>
       <c r="B147">
         <v>4880</v>
       </c>
       <c r="C147">
         <v>8</v>
       </c>
       <c r="D147">
         <v>2051</v>
       </c>
       <c r="E147">
-        <v>9722591</v>
+        <v>4462126</v>
       </c>
       <c r="F147" t="s">
-        <v>145</v>
+        <v>41</v>
       </c>
       <c r="G147">
         <v>106</v>
       </c>
       <c r="H147">
-        <v>40628</v>
+        <v>16874</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1">
         <v>45352</v>
       </c>
       <c r="B148">
         <v>5112</v>
       </c>
       <c r="C148">
         <v>9</v>
       </c>
       <c r="D148">
         <v>2161</v>
       </c>
       <c r="E148">
-        <v>12879692</v>
+        <v>5446428</v>
       </c>
       <c r="F148" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="G148">
         <v>106</v>
       </c>
       <c r="H148">
-        <v>41607</v>
+        <v>14777</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1">
         <v>45383</v>
       </c>
       <c r="B149">
         <v>6334</v>
       </c>
       <c r="C149">
         <v>10</v>
       </c>
       <c r="D149">
         <v>2029</v>
       </c>
       <c r="E149">
-        <v>20414183</v>
+        <v>7831666</v>
       </c>
       <c r="F149" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="G149">
         <v>112</v>
       </c>
       <c r="H149">
-        <v>50770</v>
+        <v>19508</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1">
         <v>45413</v>
       </c>
       <c r="B150">
         <v>5372</v>
       </c>
       <c r="C150">
         <v>10</v>
       </c>
       <c r="D150">
         <v>2073</v>
       </c>
       <c r="E150">
-        <v>10869662</v>
+        <v>5434831</v>
       </c>
       <c r="F150" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G150">
         <v>116</v>
       </c>
       <c r="H150">
-        <v>50850</v>
+        <v>25425</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1">
         <v>45444</v>
       </c>
       <c r="B151">
         <v>17234</v>
       </c>
       <c r="C151">
         <v>10</v>
       </c>
       <c r="D151">
         <v>2874</v>
       </c>
       <c r="E151">
-        <v>14147920</v>
+        <v>7073960</v>
       </c>
       <c r="F151" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="G151">
         <v>110</v>
       </c>
       <c r="H151">
-        <v>83292</v>
+        <v>41646</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1">
         <v>45474</v>
       </c>
       <c r="B152">
         <v>9622</v>
       </c>
       <c r="C152">
         <v>11</v>
       </c>
       <c r="D152">
         <v>2266</v>
       </c>
       <c r="E152">
-        <v>29055318</v>
+        <v>14527659</v>
       </c>
       <c r="F152" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="G152">
         <v>97</v>
       </c>
       <c r="H152">
-        <v>43082</v>
+        <v>21541</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1">
         <v>45505</v>
       </c>
       <c r="B153">
         <v>7299</v>
       </c>
       <c r="C153">
         <v>11</v>
       </c>
       <c r="D153">
         <v>3799</v>
       </c>
       <c r="E153">
-        <v>71883272</v>
+        <v>35941636</v>
       </c>
       <c r="F153" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="G153">
         <v>116</v>
       </c>
       <c r="H153">
-        <v>265036</v>
+        <v>132518</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1">
         <v>45536</v>
       </c>
       <c r="B154">
         <v>5745</v>
       </c>
       <c r="C154">
         <v>11</v>
       </c>
       <c r="D154">
         <v>4680</v>
       </c>
       <c r="E154">
-        <v>14048014</v>
+        <v>7024007</v>
       </c>
       <c r="F154" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="G154">
         <v>117</v>
       </c>
       <c r="H154">
-        <v>431304</v>
+        <v>215652</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1">
         <v>45566</v>
       </c>
       <c r="B155">
         <v>1038</v>
       </c>
       <c r="C155">
         <v>9</v>
       </c>
       <c r="D155">
         <v>1118</v>
       </c>
       <c r="E155">
-        <v>9411816</v>
+        <v>4705908</v>
       </c>
       <c r="F155" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="G155">
         <v>70</v>
       </c>
       <c r="H155">
-        <v>10002</v>
+        <v>5001</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1">
         <v>45597</v>
       </c>
       <c r="B156">
         <v>6616</v>
       </c>
       <c r="C156">
         <v>10</v>
       </c>
       <c r="D156">
         <v>2929</v>
       </c>
       <c r="E156">
-        <v>8572906</v>
+        <v>4286453</v>
       </c>
       <c r="F156" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G156">
         <v>102</v>
       </c>
       <c r="H156">
-        <v>45650</v>
+        <v>22825</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1">
         <v>45627</v>
       </c>
       <c r="B157">
         <v>8514</v>
       </c>
       <c r="C157">
         <v>7</v>
       </c>
       <c r="D157">
         <v>2084</v>
       </c>
       <c r="E157">
-        <v>9319866</v>
+        <v>4659933</v>
       </c>
       <c r="F157" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="G157">
         <v>110</v>
       </c>
       <c r="H157">
-        <v>30250</v>
+        <v>15125</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1">
         <v>45658</v>
       </c>
       <c r="B158">
         <v>10932</v>
       </c>
       <c r="C158">
         <v>8</v>
       </c>
       <c r="D158">
         <v>3127</v>
       </c>
       <c r="E158">
-        <v>11520965</v>
+        <v>3840434</v>
       </c>
       <c r="F158" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G158">
         <v>139</v>
       </c>
       <c r="H158">
-        <v>61265</v>
+        <v>20425</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1">
         <v>45689</v>
       </c>
       <c r="B159">
         <v>6310</v>
       </c>
       <c r="C159">
         <v>8</v>
       </c>
       <c r="D159">
         <v>1135</v>
       </c>
       <c r="E159">
-        <v>12762963</v>
+        <v>4254541</v>
       </c>
       <c r="F159" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G159">
         <v>123</v>
       </c>
       <c r="H159">
-        <v>28786</v>
+        <v>9605</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1">
         <v>45717</v>
       </c>
       <c r="B160">
         <v>37095</v>
       </c>
       <c r="C160">
         <v>8</v>
       </c>
       <c r="D160">
         <v>3625</v>
       </c>
       <c r="E160">
-        <v>75449500</v>
+        <v>25150912</v>
       </c>
       <c r="F160" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="G160">
         <v>142</v>
       </c>
       <c r="H160">
-        <v>205181</v>
+        <v>68418</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1">
         <v>45748</v>
       </c>
       <c r="B161">
         <v>224721</v>
       </c>
       <c r="C161">
         <v>8</v>
       </c>
       <c r="D161">
         <v>4018</v>
       </c>
       <c r="E161">
-        <v>28206684</v>
+        <v>9403171</v>
       </c>
       <c r="F161" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="G161">
         <v>171</v>
       </c>
       <c r="H161">
-        <v>813312</v>
+        <v>271287</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1">
         <v>45778</v>
       </c>
       <c r="B162">
         <v>2496245</v>
       </c>
       <c r="C162">
         <v>7</v>
       </c>
       <c r="D162">
         <v>5172</v>
       </c>
       <c r="E162">
-        <v>48257329</v>
+        <v>16121393</v>
       </c>
       <c r="F162" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G162">
         <v>216</v>
       </c>
       <c r="H162">
-        <v>11839512</v>
+        <v>3959368</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1">
         <v>45809</v>
       </c>
       <c r="B163">
         <v>5307564</v>
       </c>
       <c r="C163">
         <v>8</v>
       </c>
       <c r="D163">
         <v>5043</v>
       </c>
       <c r="E163">
-        <v>64342518</v>
+        <v>21451042</v>
       </c>
       <c r="F163" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="G163">
         <v>232</v>
       </c>
       <c r="H163">
-        <v>28414864</v>
+        <v>9474279</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1">
         <v>45839</v>
       </c>
       <c r="B164">
         <v>347782</v>
       </c>
       <c r="C164">
         <v>8</v>
       </c>
       <c r="D164">
         <v>5531</v>
       </c>
       <c r="E164">
-        <v>63924264</v>
+        <v>21312443</v>
       </c>
       <c r="F164" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="G164">
         <v>203</v>
       </c>
       <c r="H164">
-        <v>1184182</v>
+        <v>398112</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1">
         <v>45870</v>
       </c>
       <c r="B165">
         <v>1650852</v>
       </c>
       <c r="C165">
         <v>8</v>
       </c>
       <c r="D165">
-        <v>3918</v>
+        <v>3917</v>
       </c>
       <c r="E165">
-        <v>32717761</v>
+        <v>10941957</v>
       </c>
       <c r="F165" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="G165">
         <v>212</v>
       </c>
       <c r="H165">
-        <v>6721339</v>
+        <v>2272636</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1">
         <v>45901</v>
       </c>
       <c r="B166">
         <v>464934</v>
       </c>
       <c r="C166">
         <v>7</v>
       </c>
       <c r="D166">
-        <v>4261</v>
+        <v>4260</v>
       </c>
       <c r="E166">
-        <v>34749094</v>
+        <v>11594790</v>
       </c>
       <c r="F166" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="G166">
         <v>173</v>
       </c>
       <c r="H166">
-        <v>1675819</v>
+        <v>568317</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1">
         <v>45931</v>
       </c>
       <c r="B167">
         <v>70418</v>
       </c>
       <c r="C167">
         <v>7</v>
       </c>
       <c r="D167">
-        <v>3816</v>
+        <v>3814</v>
       </c>
       <c r="E167">
-        <v>90232981</v>
+        <v>30081777</v>
       </c>
       <c r="F167" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G167">
         <v>161</v>
       </c>
       <c r="H167">
-        <v>369806</v>
+        <v>125693</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1">
         <v>45962</v>
       </c>
       <c r="B168">
         <v>181928</v>
       </c>
       <c r="C168">
         <v>7</v>
       </c>
       <c r="D168">
-        <v>5861</v>
+        <v>5858</v>
       </c>
       <c r="E168">
-        <v>66802250</v>
+        <v>24591998</v>
       </c>
       <c r="F168" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G168">
         <v>165</v>
       </c>
       <c r="H168">
-        <v>611063</v>
+        <v>263317</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1">
         <v>45992</v>
       </c>
       <c r="B169">
         <v>576997</v>
       </c>
       <c r="C169">
         <v>7</v>
       </c>
       <c r="D169">
         <v>5609</v>
       </c>
       <c r="E169">
-        <v>34736487</v>
+        <v>15342708</v>
       </c>
       <c r="F169" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="G169">
         <v>174</v>
       </c>
       <c r="H169">
-        <v>1399420</v>
+        <v>673297</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1">
         <v>46023</v>
       </c>
       <c r="B170">
         <v>1151098</v>
       </c>
       <c r="C170">
         <v>7</v>
       </c>
       <c r="D170">
         <v>5802</v>
       </c>
       <c r="E170">
-        <v>99978680</v>
+        <v>43072911</v>
       </c>
       <c r="F170" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="G170">
         <v>219</v>
       </c>
       <c r="H170">
-        <v>3485838</v>
+        <v>1346883</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1">
         <v>46054</v>
       </c>
       <c r="B171">
-        <v>2002534</v>
+        <v>2000398</v>
       </c>
       <c r="C171">
         <v>7</v>
       </c>
       <c r="D171">
-        <v>5894</v>
+        <v>5868</v>
       </c>
       <c r="E171">
-        <v>44502420</v>
+        <v>17797872</v>
       </c>
       <c r="F171" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="G171">
         <v>232</v>
       </c>
       <c r="H171">
-        <v>6470112</v>
+        <v>2618102</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1">
         <v>46082</v>
       </c>
       <c r="B172">
         <v>2433983</v>
       </c>
       <c r="C172">
         <v>7</v>
       </c>
       <c r="D172">
         <v>6309</v>
       </c>
       <c r="E172">
-        <v>48613058</v>
+        <v>29178719</v>
       </c>
       <c r="F172" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="G172">
         <v>228</v>
       </c>
       <c r="H172">
-        <v>4798261</v>
+        <v>3436402</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1">
         <v>46113</v>
       </c>
       <c r="B173">
-        <v>314425</v>
+        <v>595486</v>
       </c>
       <c r="C173">
         <v>7</v>
       </c>
       <c r="D173">
-        <v>3946</v>
+        <v>4935</v>
       </c>
       <c r="E173">
-        <v>49511405</v>
+        <v>44566010</v>
       </c>
       <c r="F173" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="G173">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="H173">
-        <v>490924</v>
+        <v>804727</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1">
+        <v>46143</v>
+      </c>
+      <c r="B174">
+        <v>292173</v>
+      </c>
+      <c r="C174">
+        <v>7</v>
+      </c>
+      <c r="D174">
+        <v>1464</v>
+      </c>
+      <c r="E174">
+        <v>12255631</v>
+      </c>
+      <c r="F174" t="s">
+        <v>167</v>
+      </c>
+      <c r="G174">
+        <v>209</v>
+      </c>
+      <c r="H174">
+        <v>339229</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1">
+        <v>46174</v>
+      </c>
+      <c r="B175">
+        <v>22204</v>
+      </c>
+      <c r="C175">
+        <v>7</v>
+      </c>
+      <c r="D175">
+        <v>452</v>
+      </c>
+      <c r="E175">
+        <v>816391</v>
+      </c>
+      <c r="F175" t="s">
+        <v>168</v>
+      </c>
+      <c r="G175">
+        <v>114</v>
+      </c>
+      <c r="H175">
+        <v>23374</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>