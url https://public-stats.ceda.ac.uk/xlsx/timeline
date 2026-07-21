--- v2 (2026-06-05)
+++ v3 (2026-07-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="169">
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
@@ -510,57 +510,57 @@
   <si>
     <t>140.4 TiB</t>
   </si>
   <si>
     <t>130.1 TiB</t>
   </si>
   <si>
     <t>100.1 TiB</t>
   </si>
   <si>
     <t>366.5 TiB</t>
   </si>
   <si>
     <t>313.1 TiB</t>
   </si>
   <si>
     <t>131.7 TiB</t>
   </si>
   <si>
     <t>158.8 TiB</t>
   </si>
   <si>
     <t>224.1 TiB</t>
   </si>
   <si>
-    <t>136.2 TiB</t>
-[...5 lines deleted...]
-    <t>3.2 TiB</t>
+    <t>167.7 TiB</t>
+  </si>
+  <si>
+    <t>157.1 TiB</t>
+  </si>
+  <si>
+    <t>30.7 TiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -856,51 +856,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H175"/>
+  <dimension ref="A1:H176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -5344,121 +5344,147 @@
       </c>
       <c r="C172">
         <v>7</v>
       </c>
       <c r="D172">
         <v>6309</v>
       </c>
       <c r="E172">
         <v>29178719</v>
       </c>
       <c r="F172" t="s">
         <v>165</v>
       </c>
       <c r="G172">
         <v>228</v>
       </c>
       <c r="H172">
         <v>3436402</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1">
         <v>46113</v>
       </c>
       <c r="B173">
-        <v>595486</v>
+        <v>684672</v>
       </c>
       <c r="C173">
         <v>7</v>
       </c>
       <c r="D173">
-        <v>4935</v>
+        <v>5676</v>
       </c>
       <c r="E173">
-        <v>44566010</v>
+        <v>46244445</v>
       </c>
       <c r="F173" t="s">
         <v>166</v>
       </c>
       <c r="G173">
         <v>211</v>
       </c>
       <c r="H173">
-        <v>804727</v>
+        <v>927684</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1">
         <v>46143</v>
       </c>
       <c r="B174">
-        <v>292173</v>
+        <v>787973</v>
       </c>
       <c r="C174">
         <v>7</v>
       </c>
       <c r="D174">
-        <v>1464</v>
+        <v>6733</v>
       </c>
       <c r="E174">
-        <v>12255631</v>
+        <v>32006280</v>
       </c>
       <c r="F174" t="s">
         <v>167</v>
       </c>
       <c r="G174">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="H174">
-        <v>339229</v>
+        <v>935770</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1">
         <v>46174</v>
       </c>
       <c r="B175">
-        <v>22204</v>
+        <v>228146</v>
       </c>
       <c r="C175">
         <v>7</v>
       </c>
       <c r="D175">
-        <v>452</v>
+        <v>2658</v>
       </c>
       <c r="E175">
-        <v>816391</v>
+        <v>20050205</v>
       </c>
       <c r="F175" t="s">
+        <v>146</v>
+      </c>
+      <c r="G175">
+        <v>177</v>
+      </c>
+      <c r="H175">
+        <v>256969</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1">
+        <v>46204</v>
+      </c>
+      <c r="B176">
+        <v>29278</v>
+      </c>
+      <c r="C176">
+        <v>7</v>
+      </c>
+      <c r="D176">
+        <v>2759</v>
+      </c>
+      <c r="E176">
+        <v>9990345</v>
+      </c>
+      <c r="F176" t="s">
         <v>168</v>
       </c>
-      <c r="G175">
-[...3 lines deleted...]
-        <v>23374</v>
+      <c r="G176">
+        <v>160</v>
+      </c>
+      <c r="H176">
+        <v>41127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>