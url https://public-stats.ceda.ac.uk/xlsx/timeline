--- v3 (2026-07-21)
+++ v4 (2026-09-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="171">
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
@@ -516,51 +516,57 @@
   <si>
     <t>100.1 TiB</t>
   </si>
   <si>
     <t>366.5 TiB</t>
   </si>
   <si>
     <t>313.1 TiB</t>
   </si>
   <si>
     <t>131.7 TiB</t>
   </si>
   <si>
     <t>158.8 TiB</t>
   </si>
   <si>
     <t>224.1 TiB</t>
   </si>
   <si>
     <t>167.7 TiB</t>
   </si>
   <si>
     <t>157.1 TiB</t>
   </si>
   <si>
-    <t>30.7 TiB</t>
+    <t>31.6 TiB</t>
+  </si>
+  <si>
+    <t>26.7 TiB</t>
+  </si>
+  <si>
+    <t>3.4 TiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -856,51 +862,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H176"/>
+  <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -5422,69 +5428,121 @@
       </c>
       <c r="C175">
         <v>7</v>
       </c>
       <c r="D175">
         <v>2658</v>
       </c>
       <c r="E175">
         <v>20050205</v>
       </c>
       <c r="F175" t="s">
         <v>146</v>
       </c>
       <c r="G175">
         <v>177</v>
       </c>
       <c r="H175">
         <v>256969</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1">
         <v>46204</v>
       </c>
       <c r="B176">
-        <v>29278</v>
+        <v>49653</v>
       </c>
       <c r="C176">
         <v>7</v>
       </c>
       <c r="D176">
-        <v>2759</v>
+        <v>2831</v>
       </c>
       <c r="E176">
-        <v>9990345</v>
+        <v>25324145</v>
       </c>
       <c r="F176" t="s">
         <v>168</v>
       </c>
       <c r="G176">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="H176">
-        <v>41127</v>
+        <v>63648</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1">
+        <v>46235</v>
+      </c>
+      <c r="B177">
+        <v>196307</v>
+      </c>
+      <c r="C177">
+        <v>7</v>
+      </c>
+      <c r="D177">
+        <v>1048</v>
+      </c>
+      <c r="E177">
+        <v>16159316</v>
+      </c>
+      <c r="F177" t="s">
+        <v>169</v>
+      </c>
+      <c r="G177">
+        <v>214</v>
+      </c>
+      <c r="H177">
+        <v>218057</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="1">
+        <v>46266</v>
+      </c>
+      <c r="B178">
+        <v>18614</v>
+      </c>
+      <c r="C178">
+        <v>7</v>
+      </c>
+      <c r="D178">
+        <v>297</v>
+      </c>
+      <c r="E178">
+        <v>370929</v>
+      </c>
+      <c r="F178" t="s">
+        <v>170</v>
+      </c>
+      <c r="G178">
+        <v>151</v>
+      </c>
+      <c r="H178">
+        <v>19877</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>