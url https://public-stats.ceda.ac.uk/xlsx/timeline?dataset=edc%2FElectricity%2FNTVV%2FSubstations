--- v0 (2026-04-18)
+++ v1 (2026-07-26)
@@ -36,90 +36,90 @@
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>1.9 GiB</t>
+    <t>968.9 MiB</t>
   </si>
   <si>
     <t>0.0 Bit</t>
   </si>
   <si>
-    <t>2.7 GiB</t>
-[...5 lines deleted...]
-    <t>226.9 MiB</t>
+    <t>1.4 GiB</t>
+  </si>
+  <si>
+    <t>1.2 KiB</t>
+  </si>
+  <si>
+    <t>113.4 MiB</t>
+  </si>
+  <si>
+    <t>323.0 MiB</t>
+  </si>
+  <si>
+    <t>3.7 GiB</t>
+  </si>
+  <si>
+    <t>536.4 MiB</t>
   </si>
   <si>
     <t>646.0 MiB</t>
   </si>
   <si>
-    <t>7.4 GiB</t>
-[...20 lines deleted...]
-    <t>1.5 GiB</t>
+    <t>904.1 MiB</t>
+  </si>
+  <si>
+    <t>5.3 GiB</t>
+  </si>
+  <si>
+    <t>2.6 GiB</t>
+  </si>
+  <si>
+    <t>1.1 KiB</t>
+  </si>
+  <si>
+    <t>752.4 MiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -466,60 +466,60 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>43101</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>2</v>
       </c>
       <c r="H2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>43132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
@@ -544,164 +544,164 @@
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
         <v>43191</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>43221</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>43252</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>43282</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>43313</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>43344</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
@@ -726,60 +726,60 @@
       </c>
       <c r="F11" t="s">
         <v>9</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>43405</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
         <v>43435</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13" t="s">
         <v>9</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
@@ -908,60 +908,60 @@
       </c>
       <c r="F18" t="s">
         <v>9</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
         <v>43617</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>43647</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20" t="s">
         <v>9</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
@@ -1038,86 +1038,86 @@
       </c>
       <c r="F23" t="s">
         <v>9</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>43770</v>
       </c>
       <c r="B24">
         <v>2</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>43800</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>43831</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26" t="s">
         <v>9</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
@@ -1168,60 +1168,60 @@
       </c>
       <c r="F28" t="s">
         <v>9</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1">
         <v>43922</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>43952</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30" t="s">
         <v>9</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
@@ -1246,86 +1246,86 @@
       </c>
       <c r="F31" t="s">
         <v>9</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1">
         <v>44013</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
       <c r="E32">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>44044</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>44075</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34" t="s">
         <v>9</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
@@ -1480,60 +1480,60 @@
       </c>
       <c r="F40" t="s">
         <v>9</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>44287</v>
       </c>
       <c r="B41">
         <v>1</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41">
         <v>1</v>
       </c>
       <c r="E41">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>44317</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42" t="s">
         <v>9</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
@@ -1610,190 +1610,190 @@
       </c>
       <c r="F45" t="s">
         <v>9</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>44440</v>
       </c>
       <c r="B46">
         <v>1</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46">
         <v>1</v>
       </c>
       <c r="E46">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1">
         <v>44470</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47" t="s">
         <v>9</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>44501</v>
       </c>
       <c r="B48">
         <v>4</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48">
         <v>1</v>
       </c>
       <c r="E48">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>18</v>
       </c>
       <c r="G48">
         <v>2</v>
       </c>
       <c r="H48">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1">
         <v>44531</v>
       </c>
       <c r="B49">
         <v>1</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49">
         <v>1</v>
       </c>
       <c r="E49">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1">
         <v>44562</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50" t="s">
         <v>9</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1">
         <v>44593</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1">
         <v>44621</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52" t="s">
         <v>9</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
@@ -1896,138 +1896,138 @@
       </c>
       <c r="F56" t="s">
         <v>9</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1">
         <v>44774</v>
       </c>
       <c r="B57">
         <v>1</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57">
         <v>1</v>
       </c>
       <c r="E57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F57" t="s">
         <v>20</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1">
         <v>44805</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58" t="s">
         <v>9</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1">
         <v>44835</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59">
         <v>1</v>
       </c>
       <c r="E59">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1">
         <v>44866</v>
       </c>
       <c r="B60">
         <v>2</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60">
         <v>1</v>
       </c>
       <c r="E60">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>