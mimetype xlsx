--- v0 (2026-04-17)
+++ v1 (2026-07-28)
@@ -36,51 +36,51 @@
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>183.8 KiB</t>
+    <t>91.9 KiB</t>
   </si>
   <si>
     <t>0.0 Bit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -430,138 +430,138 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>44228</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>44256</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3">
         <v>1</v>
       </c>
       <c r="E3">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
         <v>44287</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
         <v>44317</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>44348</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
@@ -742,60 +742,60 @@
       </c>
       <c r="F13" t="s">
         <v>9</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>44593</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
         <v>44621</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15" t="s">
         <v>9</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
@@ -924,112 +924,112 @@
       </c>
       <c r="F20" t="s">
         <v>9</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>44805</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
         <v>1</v>
       </c>
       <c r="E21">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>44835</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22" t="s">
         <v>9</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1">
         <v>44866</v>
       </c>
       <c r="B23">
         <v>1</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23">
         <v>1</v>
       </c>
       <c r="E23">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>44896</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24" t="s">
         <v>9</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
@@ -1626,60 +1626,60 @@
       </c>
       <c r="F47" t="s">
         <v>9</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>45627</v>
       </c>
       <c r="B48">
         <v>1</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48">
         <v>1</v>
       </c>
       <c r="E48">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>