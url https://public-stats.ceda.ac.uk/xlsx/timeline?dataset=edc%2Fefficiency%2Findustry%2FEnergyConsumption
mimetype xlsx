--- v0 (2026-03-05)
+++ v1 (2026-07-28)
@@ -10,111 +10,127 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="12">
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
+  <si>
+    <t>4.7 MiB</t>
+  </si>
+  <si>
+    <t>0.0 Bit</t>
+  </si>
+  <si>
+    <t>3.0 MiB</t>
+  </si>
+  <si>
+    <t>5.9 MiB</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyymm"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -369,85 +385,1723 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="1">
+        <v>43009</v>
+      </c>
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2">
+        <v>2</v>
+      </c>
+      <c r="D2">
+        <v>1</v>
+      </c>
+      <c r="E2">
+        <v>5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2</v>
+      </c>
+      <c r="H2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="1">
+        <v>43040</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="1">
+        <v>43070</v>
+      </c>
+      <c r="B4">
+        <v>0</v>
+      </c>
+      <c r="C4">
+        <v>0</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="1">
+        <v>43101</v>
+      </c>
+      <c r="B5">
+        <v>0</v>
+      </c>
+      <c r="C5">
+        <v>0</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5">
+        <v>0</v>
+      </c>
+      <c r="H5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="1">
+        <v>43132</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6">
+        <v>1</v>
+      </c>
+      <c r="E6">
+        <v>3</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6">
+        <v>1</v>
+      </c>
+      <c r="H6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="1">
+        <v>43160</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7">
+        <v>1</v>
+      </c>
+      <c r="E7">
+        <v>3</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7">
+        <v>1</v>
+      </c>
+      <c r="H7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="1">
+        <v>43191</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8">
+        <v>1</v>
+      </c>
+      <c r="E8">
+        <v>3</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8">
+        <v>1</v>
+      </c>
+      <c r="H8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="1">
+        <v>43221</v>
+      </c>
+      <c r="B9">
+        <v>0</v>
+      </c>
+      <c r="C9">
+        <v>0</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9">
+        <v>0</v>
+      </c>
+      <c r="H9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="1">
+        <v>43252</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10">
+        <v>1</v>
+      </c>
+      <c r="E10">
+        <v>3</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10">
+        <v>1</v>
+      </c>
+      <c r="H10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="1">
+        <v>43282</v>
+      </c>
+      <c r="B11">
+        <v>0</v>
+      </c>
+      <c r="C11">
+        <v>0</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="1">
+        <v>43313</v>
+      </c>
+      <c r="B12">
+        <v>0</v>
+      </c>
+      <c r="C12">
+        <v>0</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12">
+        <v>0</v>
+      </c>
+      <c r="H12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="1">
+        <v>43344</v>
+      </c>
+      <c r="B13">
+        <v>0</v>
+      </c>
+      <c r="C13">
+        <v>0</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="1">
+        <v>43374</v>
+      </c>
+      <c r="B14">
+        <v>0</v>
+      </c>
+      <c r="C14">
+        <v>0</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14">
+        <v>0</v>
+      </c>
+      <c r="H14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="1">
+        <v>43405</v>
+      </c>
+      <c r="B15">
+        <v>0</v>
+      </c>
+      <c r="C15">
+        <v>0</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15">
+        <v>0</v>
+      </c>
+      <c r="H15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="1">
+        <v>43435</v>
+      </c>
+      <c r="B16">
+        <v>1</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="E16">
+        <v>3</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16">
+        <v>1</v>
+      </c>
+      <c r="H16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="1">
+        <v>43466</v>
+      </c>
+      <c r="B17">
+        <v>0</v>
+      </c>
+      <c r="C17">
+        <v>0</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17">
+        <v>0</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1">
+        <v>43497</v>
+      </c>
+      <c r="B18">
+        <v>0</v>
+      </c>
+      <c r="C18">
+        <v>0</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1">
+        <v>43525</v>
+      </c>
+      <c r="B19">
+        <v>0</v>
+      </c>
+      <c r="C19">
+        <v>0</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19">
+        <v>0</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1">
+        <v>43556</v>
+      </c>
+      <c r="B20">
+        <v>0</v>
+      </c>
+      <c r="C20">
+        <v>0</v>
+      </c>
+      <c r="D20">
+        <v>0</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1">
+        <v>43586</v>
+      </c>
+      <c r="B21">
+        <v>0</v>
+      </c>
+      <c r="C21">
+        <v>0</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1">
+        <v>43617</v>
+      </c>
+      <c r="B22">
+        <v>0</v>
+      </c>
+      <c r="C22">
+        <v>0</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1">
+        <v>43647</v>
+      </c>
+      <c r="B23">
+        <v>0</v>
+      </c>
+      <c r="C23">
+        <v>0</v>
+      </c>
+      <c r="D23">
+        <v>0</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23">
+        <v>0</v>
+      </c>
+      <c r="H23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1">
+        <v>43678</v>
+      </c>
+      <c r="B24">
+        <v>0</v>
+      </c>
+      <c r="C24">
+        <v>0</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
+      </c>
+      <c r="H24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1">
+        <v>43709</v>
+      </c>
+      <c r="B25">
+        <v>0</v>
+      </c>
+      <c r="C25">
+        <v>0</v>
+      </c>
+      <c r="D25">
+        <v>0</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25">
+        <v>0</v>
+      </c>
+      <c r="H25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1">
+        <v>43739</v>
+      </c>
+      <c r="B26">
+        <v>0</v>
+      </c>
+      <c r="C26">
+        <v>0</v>
+      </c>
+      <c r="D26">
+        <v>0</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26">
+        <v>0</v>
+      </c>
+      <c r="H26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1">
+        <v>43770</v>
+      </c>
+      <c r="B27">
+        <v>0</v>
+      </c>
+      <c r="C27">
+        <v>0</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27">
+        <v>0</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1">
+        <v>43800</v>
+      </c>
+      <c r="B28">
+        <v>0</v>
+      </c>
+      <c r="C28">
+        <v>0</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1">
+        <v>43831</v>
+      </c>
+      <c r="B29">
+        <v>0</v>
+      </c>
+      <c r="C29">
+        <v>0</v>
+      </c>
+      <c r="D29">
+        <v>0</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1">
+        <v>43862</v>
+      </c>
+      <c r="B30">
+        <v>0</v>
+      </c>
+      <c r="C30">
+        <v>0</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1">
+        <v>43891</v>
+      </c>
+      <c r="B31">
+        <v>0</v>
+      </c>
+      <c r="C31">
+        <v>0</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1">
+        <v>43922</v>
+      </c>
+      <c r="B32">
+        <v>0</v>
+      </c>
+      <c r="C32">
+        <v>0</v>
+      </c>
+      <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1">
+        <v>43952</v>
+      </c>
+      <c r="B33">
+        <v>1</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33">
+        <v>1</v>
+      </c>
+      <c r="E33">
+        <v>3</v>
+      </c>
+      <c r="F33" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33">
+        <v>1</v>
+      </c>
+      <c r="H33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1">
+        <v>43983</v>
+      </c>
+      <c r="B34">
+        <v>2</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34">
+        <v>1</v>
+      </c>
+      <c r="E34">
+        <v>6</v>
+      </c>
+      <c r="F34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34">
+        <v>1</v>
+      </c>
+      <c r="H34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1">
+        <v>44013</v>
+      </c>
+      <c r="B35">
+        <v>0</v>
+      </c>
+      <c r="C35">
+        <v>0</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1">
+        <v>44044</v>
+      </c>
+      <c r="B36">
+        <v>0</v>
+      </c>
+      <c r="C36">
+        <v>0</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1">
+        <v>44075</v>
+      </c>
+      <c r="B37">
+        <v>0</v>
+      </c>
+      <c r="C37">
+        <v>0</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1">
+        <v>44105</v>
+      </c>
+      <c r="B38">
+        <v>0</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38">
+        <v>0</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1">
+        <v>44136</v>
+      </c>
+      <c r="B39">
+        <v>0</v>
+      </c>
+      <c r="C39">
+        <v>0</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1">
+        <v>44166</v>
+      </c>
+      <c r="B40">
+        <v>0</v>
+      </c>
+      <c r="C40">
+        <v>0</v>
+      </c>
+      <c r="D40">
+        <v>0</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1">
+        <v>44197</v>
+      </c>
+      <c r="B41">
+        <v>0</v>
+      </c>
+      <c r="C41">
+        <v>0</v>
+      </c>
+      <c r="D41">
+        <v>0</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1">
+        <v>44228</v>
+      </c>
+      <c r="B42">
+        <v>0</v>
+      </c>
+      <c r="C42">
+        <v>0</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1">
+        <v>44256</v>
+      </c>
+      <c r="B43">
+        <v>0</v>
+      </c>
+      <c r="C43">
+        <v>0</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1">
+        <v>44287</v>
+      </c>
+      <c r="B44">
+        <v>0</v>
+      </c>
+      <c r="C44">
+        <v>0</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1">
+        <v>44317</v>
+      </c>
+      <c r="B45">
+        <v>1</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45">
+        <v>1</v>
+      </c>
+      <c r="E45">
+        <v>3</v>
+      </c>
+      <c r="F45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45">
+        <v>1</v>
+      </c>
+      <c r="H45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="1">
+        <v>44348</v>
+      </c>
+      <c r="B46">
+        <v>0</v>
+      </c>
+      <c r="C46">
+        <v>0</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1">
+        <v>44378</v>
+      </c>
+      <c r="B47">
+        <v>0</v>
+      </c>
+      <c r="C47">
+        <v>0</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1">
+        <v>44409</v>
+      </c>
+      <c r="B48">
+        <v>0</v>
+      </c>
+      <c r="C48">
+        <v>0</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1">
+        <v>44440</v>
+      </c>
+      <c r="B49">
+        <v>1</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49">
+        <v>1</v>
+      </c>
+      <c r="E49">
+        <v>3</v>
+      </c>
+      <c r="F49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1">
+        <v>44470</v>
+      </c>
+      <c r="B50">
+        <v>0</v>
+      </c>
+      <c r="C50">
+        <v>0</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1">
+        <v>44501</v>
+      </c>
+      <c r="B51">
+        <v>0</v>
+      </c>
+      <c r="C51">
+        <v>0</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>9</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1">
+        <v>44531</v>
+      </c>
+      <c r="B52">
+        <v>0</v>
+      </c>
+      <c r="C52">
+        <v>0</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1">
+        <v>44562</v>
+      </c>
+      <c r="B53">
+        <v>0</v>
+      </c>
+      <c r="C53">
+        <v>0</v>
+      </c>
+      <c r="D53">
+        <v>0</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>9</v>
+      </c>
+      <c r="G53">
+        <v>0</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1">
+        <v>44593</v>
+      </c>
+      <c r="B54">
+        <v>1</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54">
+        <v>1</v>
+      </c>
+      <c r="E54">
+        <v>3</v>
+      </c>
+      <c r="F54" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54">
+        <v>1</v>
+      </c>
+      <c r="H54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1">
+        <v>44621</v>
+      </c>
+      <c r="B55">
+        <v>0</v>
+      </c>
+      <c r="C55">
+        <v>0</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1">
+        <v>44652</v>
+      </c>
+      <c r="B56">
+        <v>0</v>
+      </c>
+      <c r="C56">
+        <v>0</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>9</v>
+      </c>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1">
+        <v>44682</v>
+      </c>
+      <c r="B57">
+        <v>0</v>
+      </c>
+      <c r="C57">
+        <v>0</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1">
+        <v>44713</v>
+      </c>
+      <c r="B58">
+        <v>0</v>
+      </c>
+      <c r="C58">
+        <v>0</v>
+      </c>
+      <c r="D58">
+        <v>0</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1">
+        <v>44743</v>
+      </c>
+      <c r="B59">
+        <v>0</v>
+      </c>
+      <c r="C59">
+        <v>0</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>9</v>
+      </c>
+      <c r="G59">
+        <v>0</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1">
+        <v>44774</v>
+      </c>
+      <c r="B60">
+        <v>0</v>
+      </c>
+      <c r="C60">
+        <v>0</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1">
+        <v>44805</v>
+      </c>
+      <c r="B61">
+        <v>0</v>
+      </c>
+      <c r="C61">
+        <v>0</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>9</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1">
+        <v>44835</v>
+      </c>
+      <c r="B62">
+        <v>0</v>
+      </c>
+      <c r="C62">
+        <v>0</v>
+      </c>
+      <c r="D62">
+        <v>0</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G62">
+        <v>0</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1">
+        <v>44866</v>
+      </c>
+      <c r="B63">
+        <v>0</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>9</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1">
+        <v>44896</v>
+      </c>
+      <c r="B64">
+        <v>1</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64">
+        <v>1</v>
+      </c>
+      <c r="E64">
+        <v>3</v>
+      </c>
+      <c r="F64" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64">
+        <v>1</v>
+      </c>
+      <c r="H64">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>