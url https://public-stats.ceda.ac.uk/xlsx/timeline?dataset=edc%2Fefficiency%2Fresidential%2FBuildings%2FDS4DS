--- v0 (2026-04-17)
+++ v1 (2026-07-26)
@@ -36,69 +36,69 @@
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>74.4 MiB</t>
+    <t>37.2 MiB</t>
   </si>
   <si>
-    <t>358.4 MiB</t>
+    <t>179.2 MiB</t>
   </si>
   <si>
     <t>0.0 Bit</t>
   </si>
   <si>
-    <t>276.1 MiB</t>
+    <t>138.1 MiB</t>
   </si>
   <si>
-    <t>201.7 MiB</t>
+    <t>100.9 MiB</t>
   </si>
   <si>
-    <t>350.5 MiB</t>
+    <t>175.2 MiB</t>
   </si>
   <si>
-    <t>754.0 MiB</t>
+    <t>377.0 MiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -445,164 +445,164 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>43009</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
       <c r="C2">
         <v>2</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>2</v>
       </c>
       <c r="H2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>43040</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3">
         <v>1</v>
       </c>
       <c r="E3">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3">
         <v>2</v>
       </c>
       <c r="H3">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
         <v>43070</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
         <v>43101</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>43132</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>43160</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
@@ -653,86 +653,86 @@
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>43252</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>43282</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>43313</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
@@ -783,60 +783,60 @@
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
         <v>43405</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1">
         <v>43435</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
@@ -913,86 +913,86 @@
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>43556</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>43586</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
         <v>1</v>
       </c>
       <c r="E21">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>43617</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
@@ -1017,86 +1017,86 @@
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>43678</v>
       </c>
       <c r="B24">
         <v>1</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>43709</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>43739</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
@@ -1147,86 +1147,86 @@
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1">
         <v>43831</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>43862</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1">
         <v>43891</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
@@ -1251,86 +1251,86 @@
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>43952</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>43983</v>
       </c>
       <c r="B34">
         <v>3</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34">
         <v>1</v>
       </c>
       <c r="E34">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34">
         <v>2</v>
       </c>
       <c r="H34">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>44013</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
@@ -1355,112 +1355,112 @@
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>44075</v>
       </c>
       <c r="B37">
         <v>1</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37">
         <v>1</v>
       </c>
       <c r="E37">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>44105</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>44136</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39">
         <v>1</v>
       </c>
       <c r="E39">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>44166</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
@@ -1563,112 +1563,112 @@
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>44317</v>
       </c>
       <c r="B45">
         <v>3</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45">
         <v>2</v>
       </c>
       <c r="H45">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>44348</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1">
         <v>44378</v>
       </c>
       <c r="B47">
         <v>1</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>44409</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
@@ -1719,60 +1719,60 @@
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1">
         <v>44501</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1">
         <v>44531</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
@@ -1953,164 +1953,164 @@
       </c>
       <c r="F59" t="s">
         <v>10</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1">
         <v>44774</v>
       </c>
       <c r="B60">
         <v>2</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60">
         <v>1</v>
       </c>
       <c r="E60">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1">
         <v>44805</v>
       </c>
       <c r="B61">
         <v>1</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
       <c r="D61">
         <v>1</v>
       </c>
       <c r="E61">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1">
         <v>44835</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62">
         <v>1</v>
       </c>
       <c r="E62">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1">
         <v>44866</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1">
         <v>44896</v>
       </c>
       <c r="B64">
         <v>1</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64">
         <v>1</v>
       </c>
       <c r="E64">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1">
         <v>44927</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
@@ -2551,112 +2551,112 @@
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1">
         <v>45474</v>
       </c>
       <c r="B83">
         <v>1</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1">
         <v>45505</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1">
         <v>45536</v>
       </c>
       <c r="B85">
         <v>1</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85">
         <v>1</v>
       </c>
       <c r="E85">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1">
         <v>45566</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86">
         <v>0</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
@@ -2811,60 +2811,60 @@
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1">
         <v>45778</v>
       </c>
       <c r="B93">
         <v>1</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93">
         <v>1</v>
       </c>
       <c r="E93">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>