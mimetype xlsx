--- v0 (2026-03-13)
+++ v1 (2026-06-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="22">
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
@@ -69,51 +69,57 @@
   <si>
     <t>58.9 MiB</t>
   </si>
   <si>
     <t>88.2 MiB</t>
   </si>
   <si>
     <t>124.3 MiB</t>
   </si>
   <si>
     <t>146.1 MiB</t>
   </si>
   <si>
     <t>58.5 MiB</t>
   </si>
   <si>
     <t>29.3 MiB</t>
   </si>
   <si>
     <t>84.6 MiB</t>
   </si>
   <si>
     <t>143.1 MiB</t>
   </si>
   <si>
-    <t>92.0 MiB</t>
+    <t>150.9 MiB</t>
+  </si>
+  <si>
+    <t>77.5 MiB</t>
+  </si>
+  <si>
+    <t>198.0 MiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -409,51 +415,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -1465,198 +1471,354 @@
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>45536</v>
       </c>
       <c r="B41">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41">
         <v>1</v>
       </c>
       <c r="E41">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41">
         <v>3</v>
       </c>
       <c r="H41">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>45566</v>
       </c>
       <c r="B42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>45597</v>
       </c>
       <c r="B43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>45627</v>
       </c>
       <c r="B44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>45658</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45" t="s">
         <v>9</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>45689</v>
       </c>
       <c r="B46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46">
         <v>1</v>
       </c>
       <c r="E46">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1">
+        <v>45717</v>
+      </c>
+      <c r="B47">
+        <v>8</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47">
+        <v>1</v>
+      </c>
+      <c r="E47">
+        <v>32</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47">
+        <v>3</v>
+      </c>
+      <c r="H47">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1">
+        <v>45748</v>
+      </c>
+      <c r="B48">
+        <v>0</v>
+      </c>
+      <c r="C48">
+        <v>0</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1">
+        <v>45778</v>
+      </c>
+      <c r="B49">
+        <v>0</v>
+      </c>
+      <c r="C49">
+        <v>0</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1">
+        <v>45809</v>
+      </c>
+      <c r="B50">
+        <v>0</v>
+      </c>
+      <c r="C50">
+        <v>0</v>
+      </c>
+      <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1">
+        <v>45839</v>
+      </c>
+      <c r="B51">
+        <v>0</v>
+      </c>
+      <c r="C51">
+        <v>0</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1">
+        <v>45870</v>
+      </c>
+      <c r="B52">
+        <v>1</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52">
+        <v>1</v>
+      </c>
+      <c r="E52">
+        <v>13</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52">
+        <v>1</v>
+      </c>
+      <c r="H52">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">