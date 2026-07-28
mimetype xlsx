--- v0 (2026-04-16)
+++ v1 (2026-07-28)
@@ -36,132 +36,132 @@
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>750.0 Byte</t>
-[...5 lines deleted...]
-    <t>18.1 GiB</t>
+    <t>375.0 Byte</t>
+  </si>
+  <si>
+    <t>8.6 GiB</t>
   </si>
   <si>
     <t>9.1 GiB</t>
   </si>
   <si>
+    <t>4.5 GiB</t>
+  </si>
+  <si>
     <t>0.0 Bit</t>
   </si>
   <si>
-    <t>1000.0 Byte</t>
-[...2 lines deleted...]
-    <t>39.9 GiB</t>
+    <t>500.0 Byte</t>
+  </si>
+  <si>
+    <t>19.9 GiB</t>
+  </si>
+  <si>
+    <t>125.0 Byte</t>
   </si>
   <si>
     <t>250.0 Byte</t>
   </si>
   <si>
-    <t>500.0 Byte</t>
-[...29 lines deleted...]
-    <t>5.2 GiB</t>
+    <t>196.1 MiB</t>
+  </si>
+  <si>
+    <t>28.9 GiB</t>
+  </si>
+  <si>
+    <t>10.5 GiB</t>
+  </si>
+  <si>
+    <t>38.9 GiB</t>
+  </si>
+  <si>
+    <t>875.0 Byte</t>
+  </si>
+  <si>
+    <t>57.6 GiB</t>
+  </si>
+  <si>
+    <t>25.5 GiB</t>
+  </si>
+  <si>
+    <t>5.1 GiB</t>
+  </si>
+  <si>
+    <t>562.0 MiB</t>
+  </si>
+  <si>
+    <t>2.6 GiB</t>
+  </si>
+  <si>
+    <t>2.7 GiB</t>
+  </si>
+  <si>
+    <t>23.5 GiB</t>
+  </si>
+  <si>
+    <t>625.0 Byte</t>
   </si>
   <si>
     <t>5.3 GiB</t>
   </si>
   <si>
-    <t>47.1 GiB</t>
-[...20 lines deleted...]
-    <t>83.3 GiB</t>
+    <t>98.9 GiB</t>
+  </si>
+  <si>
+    <t>202.1 MiB</t>
+  </si>
+  <si>
+    <t>310.4 GiB</t>
+  </si>
+  <si>
+    <t>7.4 GiB</t>
+  </si>
+  <si>
+    <t>41.6 GiB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -508,528 +508,528 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>43009</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>2</v>
       </c>
       <c r="H2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>43040</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3">
         <v>1</v>
       </c>
       <c r="E3">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3">
         <v>2</v>
       </c>
       <c r="H3">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
         <v>43070</v>
       </c>
       <c r="B4">
         <v>2</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4">
         <v>1</v>
       </c>
       <c r="E4">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4">
         <v>2</v>
       </c>
       <c r="H4">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1">
         <v>43101</v>
       </c>
       <c r="B5">
         <v>6</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>5</v>
       </c>
       <c r="H5">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>43132</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>43160</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7">
         <v>4</v>
       </c>
       <c r="H7">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>43191</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>43221</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9">
-        <v>210</v>
+        <v>105</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9">
         <v>3</v>
       </c>
       <c r="H9">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>43252</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>43282</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>43313</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
         <v>43344</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13">
         <v>1</v>
       </c>
       <c r="E13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>43374</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
         <v>43405</v>
       </c>
       <c r="B15">
         <v>2</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15">
         <v>2</v>
       </c>
       <c r="H15">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1">
         <v>43435</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1">
         <v>43466</v>
       </c>
       <c r="B17">
         <v>1</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17">
         <v>1</v>
       </c>
       <c r="E17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>43497</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18">
         <v>1</v>
       </c>
       <c r="E18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
         <v>43525</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19">
         <v>1</v>
       </c>
       <c r="E19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>43556</v>
       </c>
       <c r="B20">
         <v>2</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20">
-        <v>306</v>
+        <v>153</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20">
         <v>2</v>
       </c>
       <c r="H20">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>43586</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
@@ -1080,762 +1080,762 @@
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>43678</v>
       </c>
       <c r="B24">
         <v>2</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24">
         <v>2</v>
       </c>
       <c r="H24">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>43709</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>43739</v>
       </c>
       <c r="B26">
         <v>2</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
       <c r="E26">
-        <v>112</v>
+        <v>56</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26">
         <v>2</v>
       </c>
       <c r="H26">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1">
         <v>43770</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1">
         <v>43800</v>
       </c>
       <c r="B28">
         <v>4</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28">
         <v>1</v>
       </c>
       <c r="E28">
-        <v>412</v>
+        <v>206</v>
       </c>
       <c r="F28" t="s">
         <v>20</v>
       </c>
       <c r="G28">
         <v>2</v>
       </c>
       <c r="H28">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1">
         <v>43831</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>43862</v>
       </c>
       <c r="B30">
         <v>7</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1">
         <v>43891</v>
       </c>
       <c r="B31">
         <v>5</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
       <c r="E31">
-        <v>612</v>
+        <v>306</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31">
         <v>4</v>
       </c>
       <c r="H31">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1">
         <v>43922</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>43952</v>
       </c>
       <c r="B33">
         <v>4</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
-        <v>272</v>
+        <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="G33">
         <v>3</v>
       </c>
       <c r="H33">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>43983</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>44013</v>
       </c>
       <c r="B35">
         <v>2</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35">
         <v>1</v>
       </c>
       <c r="E35">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>44044</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>44075</v>
       </c>
       <c r="B37">
         <v>1</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37">
         <v>1</v>
       </c>
       <c r="E37">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="F37" t="s">
         <v>24</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>44105</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>44136</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39">
         <v>1</v>
       </c>
       <c r="E39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>44166</v>
       </c>
       <c r="B40">
         <v>2</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40">
         <v>1</v>
       </c>
       <c r="E40">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40">
         <v>2</v>
       </c>
       <c r="H40">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>44197</v>
       </c>
       <c r="B41">
         <v>3</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41">
         <v>1</v>
       </c>
       <c r="E41">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>44228</v>
       </c>
       <c r="B42">
         <v>2</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42">
         <v>1</v>
       </c>
       <c r="E42">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
         <v>2</v>
       </c>
       <c r="H42">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>44256</v>
       </c>
       <c r="B43">
         <v>3</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43">
         <v>1</v>
       </c>
       <c r="E43">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>3</v>
       </c>
       <c r="H43">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>44287</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>44317</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>27</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>44348</v>
       </c>
       <c r="B46">
         <v>2</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46">
         <v>1</v>
       </c>
       <c r="E46">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46">
         <v>2</v>
       </c>
       <c r="H46">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1">
         <v>44378</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>44409</v>
       </c>
       <c r="B48">
         <v>1</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48">
         <v>1</v>
       </c>
       <c r="E48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F48" t="s">
         <v>15</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1">
         <v>44440</v>
       </c>
       <c r="B49">
         <v>2</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49">
         <v>1</v>
       </c>
       <c r="E49">
-        <v>252</v>
+        <v>126</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
       <c r="G49">
         <v>2</v>
       </c>
       <c r="H49">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1">
         <v>44470</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1">
         <v>44501</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F51" t="s">
         <v>15</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1">
         <v>44531</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
@@ -1860,190 +1860,190 @@
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1">
         <v>44593</v>
       </c>
       <c r="B54">
         <v>3</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54">
         <v>1</v>
       </c>
       <c r="E54">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F54" t="s">
         <v>17</v>
       </c>
       <c r="G54">
         <v>3</v>
       </c>
       <c r="H54">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1">
         <v>44621</v>
       </c>
       <c r="B55">
         <v>1</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55">
         <v>1</v>
       </c>
       <c r="E55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1">
         <v>44652</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1">
         <v>44682</v>
       </c>
       <c r="B57">
         <v>4</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57">
         <v>1</v>
       </c>
       <c r="E57">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57">
         <v>4</v>
       </c>
       <c r="H57">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1">
         <v>44713</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1">
         <v>44743</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59">
         <v>1</v>
       </c>
       <c r="E59">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1">
         <v>44774</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
@@ -2068,320 +2068,320 @@
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1">
         <v>44835</v>
       </c>
       <c r="B62">
         <v>2</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62">
         <v>1</v>
       </c>
       <c r="E62">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62">
         <v>2</v>
       </c>
       <c r="H62">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1">
         <v>44866</v>
       </c>
       <c r="B63">
         <v>2</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
       <c r="D63">
         <v>1</v>
       </c>
       <c r="E63">
-        <v>250</v>
+        <v>125</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
         <v>2</v>
       </c>
       <c r="H63">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1">
         <v>44896</v>
       </c>
       <c r="B64">
         <v>5</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64">
         <v>1</v>
       </c>
       <c r="E64">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F64" t="s">
         <v>29</v>
       </c>
       <c r="G64">
         <v>4</v>
       </c>
       <c r="H64">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1">
         <v>44927</v>
       </c>
       <c r="B65">
         <v>1</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65">
         <v>1</v>
       </c>
       <c r="E65">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1">
         <v>44958</v>
       </c>
       <c r="B66">
         <v>4</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
       <c r="D66">
         <v>1</v>
       </c>
       <c r="E66">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66">
         <v>4</v>
       </c>
       <c r="H66">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1">
         <v>44986</v>
       </c>
       <c r="B67">
         <v>2</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67">
         <v>1</v>
       </c>
       <c r="E67">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F67" t="s">
         <v>16</v>
       </c>
       <c r="G67">
         <v>2</v>
       </c>
       <c r="H67">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1">
         <v>45017</v>
       </c>
       <c r="B68">
         <v>3</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68">
         <v>1</v>
       </c>
       <c r="E68">
-        <v>1050</v>
+        <v>525</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
       <c r="G68">
         <v>3</v>
       </c>
       <c r="H68">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1">
         <v>45047</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1">
         <v>45078</v>
       </c>
       <c r="B70">
         <v>3</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70">
         <v>1</v>
       </c>
       <c r="E70">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>30</v>
       </c>
       <c r="G70">
         <v>3</v>
       </c>
       <c r="H70">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1">
         <v>45108</v>
       </c>
       <c r="B71">
         <v>1</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71">
         <v>1</v>
       </c>
       <c r="E71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F71" t="s">
         <v>15</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1">
         <v>45139</v>
       </c>
       <c r="B72">
         <v>1</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72">
         <v>1</v>
       </c>
       <c r="E72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F72" t="s">
         <v>32</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1">
         <v>45170</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
@@ -2406,372 +2406,372 @@
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1">
         <v>45231</v>
       </c>
       <c r="B75">
         <v>1</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75">
         <v>1</v>
       </c>
       <c r="E75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F75" t="s">
         <v>15</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1">
         <v>45261</v>
       </c>
       <c r="B76">
         <v>2</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76">
         <v>1</v>
       </c>
       <c r="E76">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1">
         <v>45292</v>
       </c>
       <c r="B77">
         <v>2</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77">
         <v>1</v>
       </c>
       <c r="E77">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77">
         <v>2</v>
       </c>
       <c r="H77">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1">
         <v>45323</v>
       </c>
       <c r="B78">
         <v>3</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78">
         <v>1</v>
       </c>
       <c r="E78">
-        <v>3302</v>
+        <v>1651</v>
       </c>
       <c r="F78" t="s">
         <v>33</v>
       </c>
       <c r="G78">
         <v>2</v>
       </c>
       <c r="H78">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1">
         <v>45352</v>
       </c>
       <c r="B79">
         <v>1</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79">
         <v>1</v>
       </c>
       <c r="E79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F79" t="s">
         <v>15</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1">
         <v>45383</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1">
         <v>45413</v>
       </c>
       <c r="B81">
         <v>1</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81">
         <v>1</v>
       </c>
       <c r="E81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F81" t="s">
         <v>15</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1">
         <v>45444</v>
       </c>
       <c r="B82">
         <v>1</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82">
         <v>1</v>
       </c>
       <c r="E82">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1">
         <v>45474</v>
       </c>
       <c r="B83">
         <v>3</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>3</v>
       </c>
       <c r="H83">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1">
         <v>45505</v>
       </c>
       <c r="B84">
         <v>2</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84">
         <v>1</v>
       </c>
       <c r="E84">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84">
         <v>2</v>
       </c>
       <c r="H84">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1">
         <v>45536</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85" t="s">
         <v>12</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1">
         <v>45566</v>
       </c>
       <c r="B86">
         <v>5</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86">
         <v>1</v>
       </c>
       <c r="E86">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
       <c r="G86">
         <v>4</v>
       </c>
       <c r="H86">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1">
         <v>45597</v>
       </c>
       <c r="B87">
         <v>1</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
       <c r="E87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F87" t="s">
         <v>15</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1">
         <v>45627</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
@@ -2796,164 +2796,164 @@
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1">
         <v>45689</v>
       </c>
       <c r="B90">
         <v>1</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90">
         <v>1</v>
       </c>
       <c r="E90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F90" t="s">
         <v>15</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1">
         <v>45717</v>
       </c>
       <c r="B91">
         <v>2</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91">
         <v>1</v>
       </c>
       <c r="E91">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91">
         <v>2</v>
       </c>
       <c r="H91">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1">
         <v>45748</v>
       </c>
       <c r="B92">
         <v>2</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92">
         <v>1</v>
       </c>
       <c r="E92">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92">
         <v>2</v>
       </c>
       <c r="H92">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1">
         <v>45778</v>
       </c>
       <c r="B93">
         <v>2</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93">
         <v>1</v>
       </c>
       <c r="E93">
-        <v>444</v>
+        <v>222</v>
       </c>
       <c r="F93" t="s">
         <v>35</v>
       </c>
       <c r="G93">
         <v>2</v>
       </c>
       <c r="H93">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1">
         <v>45809</v>
       </c>
       <c r="B94">
         <v>5</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
       <c r="D94">
         <v>1</v>
       </c>
       <c r="E94">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F94" t="s">
         <v>17</v>
       </c>
       <c r="G94">
         <v>5</v>
       </c>
       <c r="H94">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>