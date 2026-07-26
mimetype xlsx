--- v0 (2026-04-15)
+++ v1 (2026-07-26)
@@ -36,51 +36,51 @@
   <si>
     <t>Timeline</t>
   </si>
   <si>
     <t>Users</t>
   </si>
   <si>
     <t>Methods</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
     <t>Accesses</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Activity Days</t>
   </si>
   <si>
-    <t>785.4 MiB</t>
+    <t>392.7 MiB</t>
   </si>
   <si>
     <t>0.0 Bit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyymm"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -430,60 +430,60 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>45323</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>45352</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
@@ -534,86 +534,86 @@
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>45444</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>45474</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>45505</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8" t="s">
         <v>9</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
@@ -846,60 +846,60 @@
       </c>
       <c r="F17" t="s">
         <v>9</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>45809</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18">
         <v>1</v>
       </c>
       <c r="E18">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>